--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -1736,51 +1736,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Années utopiques : 1968-1978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions La Découverte, pp.309, 1990</w:t>
+              <w:t xml:space="preserve">Éditions La Découverte, pp.309, 1990, 9782707119360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1914,51 +1914,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matt Qvortrup; Daniela Vancic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complementary Democracy. The Art of Deliberative Listening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, 2022</w:t>
+              <w:t xml:space="preserve">, De Gruyter, 2022, 9783110747249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2115,3350 +2115,3350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démocratie et ses instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Delsol; Giulio de Ligio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et liberté. Les peuples modernes à l'épreuve de leurs contradictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.127-146, 2020, Cerf Patrimoines, 9782204139236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Tolstoï à Gandhi, un paradoxe politique de la non-violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Duraffour; Philippe Gumplowicz; Grégoire Kauffmann; Isabelle de Mecquenem; Paul Zawadzki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La modernité disputée : textes offerts à Pierre-André Taguieff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.525-534, 2020, 9782271129529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sortition, direct democracy and indirect democracy (chapter 29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Morel; Matt Qvortrup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook to Referendums and Direct Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.495-510, 2020, 9780203713181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La démocratie et ses instruments</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambition nationale : vingt remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Rioux; Marcel Spisser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre. Rencontres des mémoires 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Candide, 2019, Association des amis du Mémorial de l'Alsace et de la Moselle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie peut-elle sauver le cosmopolitisme ? Cosmopolitismes et frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Policar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.179-197, 2019, Politiques, 9782406094302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel démocratique du tirage au sort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delsol; Giulio de Ligio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie et liberté. Les peuples modernes à l'épreuve de leurs contradictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, pp.127-146, 2020, Cerf Patrimoines, 9782204139236</w:t>
+              <w:t xml:space="preserve">La démocratie dans l'adversité : enquête internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions du Cerf, pp.641-646, 2019, 9782204127943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.525-534, 2020, 9782271129529</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort, une image fidèle de la population ? (entretien avec H. Albandea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.166-169, 2017, 9782361064488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Candide, 2019, Association des amis du Mémorial de l'Alsace et de la Moselle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indispensable imaginaire des croyances et des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire et faire croire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33 - 53, 2017, 9782724621600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.179-197, 2019, Politiques, 9782406094302</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation-solution ou nation-problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie de l'entre-soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.147 - 162, 2017, 9782724620504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions du Cerf, pp.641-646, 2019, 9782204127943</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongxun liangxiang jiao (吉尔·德拉诺瓦) « Mérites comparés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Shuo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cha jiu lun (茶酒論) / Dialogue du thé et du vin, Wang Fu (fin dynastie Tang)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yishu, 2014, Édition bilingue chinois-français, 9787511264596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.166-169, 2017, 9782361064488</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté des anciens comparée à celle des moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg international, 2014, 9782370200921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33 - 53, 2017, 9782724621600</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur en fiole d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.304 - 306, 2014, 9782221130872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.147 - 162, 2017, 9782724620504</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chair à l’extase (Rouputuan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.224 - 226, 2014, 9782221130872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gongxun liangxiang jiao (吉尔·德拉诺瓦) « Mérites comparés »</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.27 - 29, 2014, 9782221130872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1211 - 1215, 2013, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.443 - 445, 2013, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue du thé et du vin, attribué à Wang Fu (fin dynastie Tang) (cha jiu lun茶酒論). Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hui Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Shuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cha jiu lun (茶酒論) / Dialogue du thé et du vin, Wang Fu (fin dynastie Tang)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yishu, 2014, Édition bilingue chinois-français, 9787511264596</w:t>
+              <w:t xml:space="preserve">Dialogue du thé et du vin (Ancien dialogue, nouveau dialogue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg International, 2013, 9782917191743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Berg international, 2014, 9782370200921</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1204 - 1207, 2013, 9782130550570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.304 - 306, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.671 - 673, 2013, 9782130550570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.224 - 226, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité scientifique et vérité démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Jenny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérité scientifique et vérité politique de notre temps : échiquiers dans la brume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.55-68, 2012, 9782364240070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.27 - 29, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élire le Sénat au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 propositions qui ne coûtent pas 80 milliards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grasset, pp.22-27, 2012, 9782246790914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du tirage au sort en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation politique 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.263-290, 2012, 9782130590309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.fond.2012.01.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.443 - 445, 2013, 9782130550570</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diguo, chengbang, minzu: lishi haishi weilai? [Empire, city, nation: a past and a future for Europe?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentong yu quanqiuhua : dangdai zhongguo minzu zhuyi beilun / [Globalization and Identification : The Paradox of Contemporary Chinese Nationalism]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, City University of Hong Kong Press, pp.23-35, 2012, 9789629371982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dialogue du thé et du vin, attribué à Wang Fu (fin dynastie Tang) (cha jiu lun茶酒論). Avant-propos</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Two Typologies for Random Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Olivier Dowlen; Gil Delannoi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.13 - 30, 2010, 9781845401993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Boundaries of Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Olivier Dowlen; Gil Delannoi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.7 - 10, 2010, 9781845401993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de la nation et ses ambivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.9 - 14, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nations et Lumières, des philosophies de la nation avant le nationalisme : Voltaire et Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.15 - 28, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieux empires, nouvelles nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.219 - 232, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empire, cité, nation en Europe : triangle infernal ou trépied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cantin; Éric Bédard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire nationale en débat : regards croisés sur la France et le Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve Editions, pp.133 - 145, 2010, 9782360130153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de bâton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.301 - 318, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine grecque de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Vincent Holeindre; Benoît Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Démocratie : histoire, théories, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.17 - 23, 2010, 9782912601988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin (Edgar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">978-2-03-583786-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.300 - 301, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévi-Strauss (Claude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.269 - 270, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron (Raymond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.73 - 74, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Lapierre; Alfredo Pena-Vega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Morin em foco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortez Editora, pp.229 - 251, 2008, 9788524914553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.438 - 440, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.71 - 73, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castoriadis (Cornelius)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.101 - 102, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe comme dépassement des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Delattre; Yu Shuo; Yé Huang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe, c’est pas du chinois ! : la construction européenne racontée aux Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Charles Léopold Mayer, pp.161 - 169, 2007, 9782843771316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme (conceptions du)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Braud; Guillaume Piketty; Claire Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.811 - 813, 2006, 9782221102800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières et l'action : l'influence et la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflection on Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University Press, pp.132 - 144, 2005, 9781565183407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pièce est-elle si longue ? : temps, durée et rythme de Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Goy-Blanquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Esprit du théâtre : d’Aristote à Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Cri, pp.114 - 124, 2005, 9782871063773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationhood and democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Dieckhoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The politics of belonging : nationalism, liberalism, and pluralism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.19-39, 2004, 9780739108253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Hu Ping, La pensée manipulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Berg International, 2013, 9782917191743</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Holzman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée manipulée : le cas chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.5-7, 2004, 9782876789296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Le pair et l'impair : nation et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La constellation des appartenances. Nationalisme, libéralisme et pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33-61, 2004, 9782724609325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.dieck.2004.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1826 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774686v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03774687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue sur la démocratie, paradoxes de l'égalité</w:t>
               </w:r>
@@ -7515,7586 +7515,7586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemins d’automne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (147), pp.613 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.147.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture : Who We Are</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.575 - 576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rêves de printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (145), pp.172 - 174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comm.145.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chemins d’automne</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach et Mozart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (147), pp.613 - 614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.147.0613⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (146), pp.399 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.146.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de lecture : Who We Are</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orwell en sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (148), pp.877 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.148.0877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un bon usage du référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395 (6), pp.127 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1306.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hume, le plus grand philosophe des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (142), pp.386 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.142.0380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux aspects complémentaires de la liberté : une relecture d’Isaiah Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro 5, pp.143-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendons la langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (143), pp.646 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.143.0641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de jeter les livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (141), pp.166 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.141.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imel et Zimels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (144), pp.870 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.144.0863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions about the future of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hong Kong economic journal monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.34 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit saisons parfaites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (137), pp.191 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.137.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En mémoire : effets de miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (138), pp.548 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.138.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire des livres chinois est désormais facile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (140), pp.1180 - 1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.140.1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manie des classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (139), pp.872 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.139.0867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre trois cents ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (140), pp.1147 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.140.1131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hume, Einstein et Schlick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (137), pp.547 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.134.0525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.153 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort, un et multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.134 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort : une approche démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le temps est un enfant qui joue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (131), pp.825 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.131.0815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de &amp;quot;Une théorie politique vraiment politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64 (3), pp.575 - 576</w:t>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.1033 - 1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bach et Mozart</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désarroi au parti socialiste (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Osouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0901.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nación entre la deconstruccion y la anestesia : el caso europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trayectorias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (28), pp.5 - 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération comme norme de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Groupe de recherche pour l’éducation et la prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41-42, pp.141 - 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.22 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayi yu xiangsi : Fanyi xiangxi / 差异与相似 : 翻译相似 [Differences and Resemblances : Notes on Translation / Différences et similitudes dans la traduction de la pensée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern philosophy / 现代哲学 [Xiandai zhexue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gauche, du XXe au XXIe siècle : pour une double autocritique, idéologique et écologique : dialogue avec Edgar Morin sur son parcours politique et idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.171 - 188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte de la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation et démocratie : coïncidence durable ou cohabitation provisoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 166, pp.83 - 91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 et la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître et esclave de la vitesse: le tachysanthrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.153 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0806.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que veut dire « libéral » aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (146), pp.399 - 403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.146.0399⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (121), pp.151 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.121.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Orwell en sentences</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dérive monarchique : réponse à Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (148), pp.877 - 878. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour un bon usage du référendum</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la démocratie, une tâche complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146, pp.45 - 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de Philippe Raynaud, L’extrême-gauche plurielle : entre démocratie radicale et révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.264 - 265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République monarchique et royauté élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (117), pp.141 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.117.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu « de Jacques Gernet, La Raison des choses : essai sur la philosophie de Wang Fuzhi, 1619-1692</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 395 (6), pp.127 - 129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 6, pp.212 - 216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">David Hume, le plus grand philosophe des Lumières ?</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté est-elle négative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (142), pp.386 - 388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.142.0380⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (115), pp.745 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.115.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des propositions françaises pour l'Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Donzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0602.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Défendons la langue anglaise</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation entre déconstruction et anesthésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.14 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.5 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'un avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (143), pp.646 - 647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.143.0641⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 28 (111), pp.693 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.111.0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imel et Zimels</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon : la crise d’un modèle inexportable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (144), pp.870 - 872. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.144.0863⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 4 (112), pp.1057 - 1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.112.1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gil Delannoi</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation et communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage du libéralisme : en lisant Raymond Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.193 - 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pièce est-elle si longue ? Temps, durée et rythme de Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait politique en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.014.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'Europe renie son passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (141), pp.166 - 168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.141.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 27 (107), pp.800 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.107.0796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lire des livres chinois est désormais facile</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin et la tâche infinie des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270 (1), pp.119 - 128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France au crépuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35 (140), pp.1180 - 1181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.140.1177⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 26 (104), pp.795 - 800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.104.0795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vivre trois cents ans</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.247-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Brèves remarques sur) un phénomène de mode : les « nouveaux réactionnaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (N° 291), pp.200-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adieu à la tragédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4 (140), pp.1147 - 1149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.140.1131⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 4 (100), pp.991 - 993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.100.0977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La manie des classements</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adieu à la tragédie. Shakespeare au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (139), pp.872 - 875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.139.0867⟩</w:t>
+              <w:t xml:space="preserve">, 2002, Numéro 100 (4), pp.991-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.100.0991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 419, pp.34 - 36</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confucius et Tchouang-tseu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (10), pp.196 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En mémoire : effets de miroir</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures critiques. Jürgen Habermas, Vérité et justification (2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (2), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.002.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant et l’espérance prudente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (138), pp.548 - 550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.138.0527⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 2 (94), pp.478 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.094.0478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huit saisons parfaites</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozart ou le génie de la discrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 251 (6), pp.46 - 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare philosophe : stoïque ou sceptique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (137), pp.191 - 194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.137.0191⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 3 (91), pp.587 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.091.0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hume, Einstein et Schlick</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiques, croyances et craintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (4), pp.841 - 848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme pressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (137), pp.547 - 549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.134.0525⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 4 (92), pp.928 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.092.0928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur un style sobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dédale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Automne-Hiver (11-12), pp.511-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin, libéral et pluraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (89), pp.194 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.089.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagesse, prudence, précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.11 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.153 - 161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 236 (3-4), pp.290 - 293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort, un et multiple</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une philosophie de la totalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.134 - 135. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 243 (10), pp.229 - 231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort : une approche démocratique</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et relativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.333 - 346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la pensée chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.153-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 271, pp.20 - 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le temps est un enfant qui joue »</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité de Falstaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (131), pp.825 - 828. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.131.0815⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 4 (88), pp.1009 - 1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.088.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lecture critique de &amp;quot;Une théorie politique vraiment politique</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, le mot et le critère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 255, pp.60 - 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fou et roi, politique et lucidité dans l'oeuvre de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 198 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diguo minzu yu da geming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ershiyi shizi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43, pp.25 - 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare et le naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 205 (8-9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fins de l'antiracisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1 (73), pp.227 - 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique - Peter Augustine Lawler, The restless mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (5), pp.1033 - 1037</w:t>
+              <w:t xml:space="preserve">, 1996, 46 (5), pp.843 - 844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Lucile Schmid</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Anthony Giddens, Les conséquences de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 45 (5), pp.882 - 885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prudence dans l'histoire de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (1), pp.101 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mots.1995.1996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation et le nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.461 - 467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1, pp.74 - 83. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 206 (1), pp.84 - 96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (28), pp.5 - 22</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Taminiaux (Jacques) - La fille de Thrace et le penseur professionnel, Arendt et Heidegger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 43 (6), pp.1032-1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41-42, pp.141 - 164</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enthousiasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.15 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 342, pp.22 - 26</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la noologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 148 (3-4), pp.155 - 160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 166, pp.83 - 91</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme de Sir Isaiah Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 533, pp.776 - 781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antidote au dogmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 522, pp.927 - 932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin, éloge de la liberté, à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 148-149, pp.201 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Edgar Morin</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 et les sciences sociales dans l'évolution idéologique de l'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l’Institut d’histoire du temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 11, pp.27 - 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme et les mots en isme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 497, pp.828 - 833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prudence en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 37 (5), pp.597 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.1987.411571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal politique est-il individualiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 122, pp.107 - 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 82, pp.171 - 188</w:t>
+              <w:t xml:space="preserve">, 1987, Éléments pour une théorie de la nation, 45, pp.5 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation entre la société et le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 45, pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.1987.1665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maître et esclave de la vitesse: le tachysanthrope</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Sartre à Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 14, pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1987.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moi et le Rien. Aperçu des sources américaines de l'individualisme français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 476, pp.207 - 215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de l'essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6, pp.153 - 164. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1986, 117-118, pp.183 - 187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté et ses capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 10 (106), pp.102 - 105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a gagné la bataille de Marignan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 35 (4), pp.705 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.1985.394209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 146, pp.45 - 46</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes bibliographiques - Milner (Jean-Claude) - De l'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 34 (6), pp.1266 - 1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (2), pp.264 - 265</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir de la philosophie de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 94-95 (10-11), pp.308 - 312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 89 (5), pp.78 - 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu « de Jacques Gernet, La Raison des choses : essai sur la philosophie de Wang Fuzhi, 1619-1692</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de la lucidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6, pp.212 - 216</w:t>
+              <w:t xml:space="preserve">, 1984, 85 (1), pp.17 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...4401 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416152v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03567131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments, 1956-1962, ou la parenthèse de l’ouverture</w:t>
               </w:r>
@@ -16195,51 +16195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCEFB521"/>
+    <w:nsid w:val="C180660F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16426,51 +16426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gil-delannoi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-0448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029684668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.delan.2019.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shakespeare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajano Boccalini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fougasses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taguieff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dowlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/document/11192/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hui Tseng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fond.2012.01.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.dieck.2004.01.0033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Holzman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.176.0866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03713162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0092" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03560707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.172.0893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.161.0079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.157.0175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.160.0875" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.197.0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.065.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.158.0412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.154.0377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.153.0097" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0427" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.145.0172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.147.0613" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460301v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.146.0399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.148.0877" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1306.0127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.143.0641" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.144.0863" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.141.0157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.139.0867" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.138.0527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.137.0191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.134.0525" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0153" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.131.0815" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Osouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schmid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0901.0074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570607v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0806.0153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.121.0151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.117.0141" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.115.0745" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0602.0036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.111.0689" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.112.1033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0061" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.107.0796" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.104.0795" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0977" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0991" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571409v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.002.0227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.094.0478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417595v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.092.0928" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.091.0587" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774678v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.089.0194" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.088.1009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1995.1996" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416176v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471431v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411571" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1987.1665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1987.1855" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03821557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567154v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.394209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567131v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1984.394112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Butin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Carson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gil-delannoi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-0448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029684668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.delan.2019.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shakespeare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajano Boccalini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fougasses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taguieff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dowlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/document/11192/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hui Tseng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fond.2012.01.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Holzman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.dieck.2004.01.0033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.176.0866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03713162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0092" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03560707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.172.0893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.161.0079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.157.0175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.160.0875" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.197.0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.065.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.158.0412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.154.0377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.153.0097" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0427" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.147.0613" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.145.0172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.146.0399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.148.0877" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1306.0127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.143.0641" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.141.0157" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.144.0863" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.137.0191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.138.0527" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.139.0867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.134.0525" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0153" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.131.0815" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Osouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schmid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0901.0074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0806.0153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.121.0151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.117.0141" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.115.0745" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0602.0036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.111.0689" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.112.1033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0061" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.107.0796" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.104.0795" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0977" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0991" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571409v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.002.0227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.094.0478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.091.0587" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417595v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.092.0928" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774678v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.089.0194" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.088.1009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1995.1996" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411571" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1987.1665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1987.1855" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03821557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567154v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.394209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567131v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1984.394112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Butin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Carson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>