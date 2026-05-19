--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -894,817 +894,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Écho et l'Arc-en-ciel : cinquante-deux essais sur l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berg International Éditeurs, pp.214, 2010, 9782917191309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Le Cavalier Bleu, pp.128, 2010, 9782846703185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Retour du tirage au sort en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.34, 2010, 9782917613719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théories du nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Archives Karéline éditions, pp.328, 2010, 9782357480506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortition: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dowlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dowlen; Gil Delannoi. Imprint Academic, pp.181, 2010, 9781845401993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minzu yu minzu zhuyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">San Lian, pp.255, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalismes en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Berg International Éditeurs, pp.214, 2010, 9782917191309</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Berg International Éditeurs, pp.416, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazione e nazionalismi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397716v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Éditions Le Cavalier Bleu, pp.128, 2010, 9782846703185</w:t>
+                <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Asterios Editore, 1999, 9788886969109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.34, 2010, 9782917613719</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la nation : fondements théoriques et expériences historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.192, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">San Lian, pp.255, 2005</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la prudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berg International Éditeurs, pp.189, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nationalismes en perspective</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teorias del nacionalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Berg International Éditeurs, pp.416, 2001</w:t>
+              <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Ediciones Paidós, pp.474, 1993, 9788475099385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nazione e nazionalismi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gil Delannoi; Pierre-André Taguieff. Editions Kimé, pp.324, 1991, 9782908212105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2115,3496 +2115,3496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sortition, direct democracy and indirect democracy (chapter 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Morel; Matt Qvortrup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook to Referendums and Direct Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.495-510, 2020, 9780203713181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démocratie et ses instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delsol; Giulio de Ligio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie et liberté. Les peuples modernes à l'épreuve de leurs contradictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cerf, pp.127-146, 2020, Cerf Patrimoines, 9782204139236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Tolstoï à Gandhi, un paradoxe politique de la non-violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Duraffour; Philippe Gumplowicz; Grégoire Kauffmann; Isabelle de Mecquenem; Paul Zawadzki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernité disputée : textes offerts à Pierre-André Taguieff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.525-534, 2020, 9782271129529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.495-510, 2020, 9780203713181</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambition nationale : vingt remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Rioux; Marcel Spisser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre. Rencontres des mémoires 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Candide, 2019, Association des amis du Mémorial de l'Alsace et de la Moselle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Candide, 2019, Association des amis du Mémorial de l'Alsace et de la Moselle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie peut-elle sauver le cosmopolitisme ? Cosmopolitismes et frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Policar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.179-197, 2019, Politiques, 9782406094302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.179-197, 2019, Politiques, 9782406094302</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel démocratique du tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Delsol; Giulio de Ligio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie dans l'adversité : enquête internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions du Cerf, pp.641-646, 2019, 9782204127943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions du Cerf, pp.641-646, 2019, 9782204127943</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort, une image fidèle de la population ? (entretien avec H. Albandea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.166-169, 2017, 9782361064488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.166-169, 2017, 9782361064488</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indispensable imaginaire des croyances et des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire et faire croire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33 - 53, 2017, 9782724621600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33 - 53, 2017, 9782724621600</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation-solution ou nation-problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie de l'entre-soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.147 - 162, 2017, 9782724620504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.147 - 162, 2017, 9782724620504</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongxun liangxiang jiao (吉尔·德拉诺瓦) « Mérites comparés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Shuo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cha jiu lun (茶酒論) / Dialogue du thé et du vin, Wang Fu (fin dynastie Tang)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yishu, 2014, Édition bilingue chinois-français, 9787511264596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Gongxun liangxiang jiao (吉尔·德拉诺瓦) « Mérites comparés »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté des anciens comparée à celle des moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg international, 2014, 9782370200921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur en fiole d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.304 - 306, 2014, 9782221130872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chair à l’extase (Rouputuan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.224 - 226, 2014, 9782221130872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.27 - 29, 2014, 9782221130872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1211 - 1215, 2013, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.443 - 445, 2013, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue du thé et du vin, attribué à Wang Fu (fin dynastie Tang) (cha jiu lun茶酒論). Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Hui Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Shuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cha jiu lun (茶酒論) / Dialogue du thé et du vin, Wang Fu (fin dynastie Tang)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yishu, 2014, Édition bilingue chinois-français, 9787511264596</w:t>
+              <w:t xml:space="preserve">Dialogue du thé et du vin (Ancien dialogue, nouveau dialogue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg International, 2013, 9782917191743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Berg international, 2014, 9782370200921</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1204 - 1207, 2013, 9782130550570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.304 - 306, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.671 - 673, 2013, 9782130550570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du tirage au sort en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation politique 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.263-290, 2012, 9782130590309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.fond.2012.01.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.27 - 29, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diguo, chengbang, minzu: lishi haishi weilai? [Empire, city, nation: a past and a future for Europe?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentong yu quanqiuhua : dangdai zhongguo minzu zhuyi beilun / [Globalization and Identification : The Paradox of Contemporary Chinese Nationalism]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, City University of Hong Kong Press, pp.23-35, 2012, 9789629371982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1211 - 1215, 2013, 9782130550570</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élire le Sénat au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 propositions qui ne coûtent pas 80 milliards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grasset, pp.22-27, 2012, 9782246790914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.443 - 445, 2013, 9782130550570</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérité scientifique et vérité démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Jenny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérité scientifique et vérité politique de notre temps : échiquiers dans la brume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.55-68, 2012, 9782364240070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dialogue du thé et du vin, attribué à Wang Fu (fin dynastie Tang) (cha jiu lun茶酒論). Avant-propos</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de bâton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.301 - 318, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Boundaries of Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Olivier Dowlen; Gil Delannoi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.7 - 10, 2010, 9781845401993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de la nation et ses ambivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.9 - 14, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nations et Lumières, des philosophies de la nation avant le nationalisme : Voltaire et Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.15 - 28, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieux empires, nouvelles nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Gil Delannoi; Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du nationalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Karéline éditions, pp.219 - 232, 2010, 9782357480506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empire, cité, nation en Europe : triangle infernal ou trépied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cantin; Éric Bédard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire nationale en débat : regards croisés sur la France et le Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve Editions, pp.133 - 145, 2010, 9782360130153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine grecque de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Vincent Holeindre; Benoît Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Démocratie : histoire, théories, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.17 - 23, 2010, 9782912601988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Two Typologies for Random Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Delannoi; Olivier Dowlen; Gil Delannoi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortition: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprint Academic, pp.13 - 30, 2010, 9781845401993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévi-Strauss (Claude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.269 - 270, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron (Raymond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.73 - 74, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Lapierre; Alfredo Pena-Vega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Morin em foco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortez Editora, pp.229 - 251, 2008, 9788524914553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.438 - 440, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.71 - 73, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castoriadis (Cornelius)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Mai 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.101 - 102, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin (Edgar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">978-2-03-583786-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.300 - 301, 2008, 9782035837868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe comme dépassement des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Delattre; Yu Shuo; Yé Huang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe, c’est pas du chinois ! : la construction européenne racontée aux Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Charles Léopold Mayer, pp.161 - 169, 2007, 9782843771316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme (conceptions du)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Braud; Guillaume Piketty; Claire Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.811 - 813, 2006, 9782221102800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pièce est-elle si longue ? : temps, durée et rythme de Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Goy-Blanquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Esprit du théâtre : d’Aristote à Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Cri, pp.114 - 124, 2005, 9782871063773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières et l'action : l'influence et la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflection on Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University Press, pp.132 - 144, 2005, 9781565183407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Hu Ping, La pensée manipulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Berg International, 2013, 9782917191743</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Holzman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée manipulée : le cas chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.5-7, 2004, 9782876789296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Le pair et l'impair : nation et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La constellation des appartenances. Nationalisme, libéralisme et pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.33-61, 2004, 9782724609325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.dieck.2004.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationhood and democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Dieckhoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The politics of belonging : nationalism, liberalism, and pluralism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.19-39, 2004, 9780739108253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1204 - 1207, 2013, 9782130550570</w:t>
+              <w:t xml:space="preserve">Gilles Ferréol; Guy Jucquois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'altérité et des relations interculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.242-247, 2003, 9782200263430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.671 - 673, 2013, 9782130550570</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue sur la démocratie, paradoxes de l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le désenchantement démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Aube, pp.15-35, 2003, 9782876788480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...1981 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776021v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03774791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inefficacité de l'idéal cosmopolite</w:t>
               </w:r>
@@ -6501,8600 +6501,8600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort en campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juillet-Août (7), pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1707.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel iconoclasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 160 (4), pp.875-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.160.0875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité de la notion de post-vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197 (5), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.197.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.31 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.065.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poète devenu chanteur : Leonard Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 158 (2), pp.412-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.158.0412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un poète chanteur : Bob Dylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Numéro 157 (1), pp.175-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comm.157.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort en campagne</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une nation ? 1882-2015, (Lentus in umbra. — XVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (154), pp.377 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.154.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (153), pp.97 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.153.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un inégal bouquet chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (150), pp.427 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.150.0427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de composer entre amis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (149), pp.203 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.149.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolation de la vie…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (149), pp.161 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.149.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuits d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (150), pp.399 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.150.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (145), pp.172 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.145.0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins d’automne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (147), pp.613 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.147.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture : Who We Are</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.575 - 576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach et Mozart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (146), pp.399 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.146.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orwell en sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (148), pp.877 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.148.0877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la disponibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Juillet-Août (7), pp.24-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1707.0024⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Inattention : danger !, Janvier 2014, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1401.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un nouvel iconoclasme</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hume, le plus grand philosophe des Lumières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro 160 (4), pp.875-878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.160.0875⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (142), pp.386 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.142.0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux aspects complémentaires de la liberté : une relecture d’Isaiah Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro 5, pp.143-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Connaissance et passion</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendons la langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (143), pp.646 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.143.0641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de jeter les livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (141), pp.166 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.141.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imel et Zimels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (144), pp.870 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.144.0863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un bon usage du référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395 (6), pp.127 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1306.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire des livres chinois est désormais facile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (140), pp.1180 - 1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.140.1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manie des classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (139), pp.872 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.139.0867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre trois cents ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (140), pp.1147 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.140.1131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions about the future of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hong Kong economic journal monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.34 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En mémoire : effets de miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (138), pp.548 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.138.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit saisons parfaites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (137), pp.191 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.137.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hume, Einstein et Schlick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (137), pp.547 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.134.0525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort : une approche démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.153 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tirage au sort, un et multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.134 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1108.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de &amp;quot;Une théorie politique vraiment politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.1033 - 1037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le temps est un enfant qui joue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (131), pp.825 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.131.0815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désarroi au parti socialiste (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Osouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0901.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nación entre la deconstruccion y la anestesia : el caso europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trayectorias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (28), pp.5 - 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération comme norme de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Groupe de recherche pour l’éducation et la prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41-42, pp.141 - 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation et démocratie : coïncidence durable ou cohabitation provisoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 166, pp.83 - 91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayi yu xiangsi : Fanyi xiangxi / 差异与相似 : 翻译相似 [Differences and Resemblances : Notes on Translation / Différences et similitudes dans la traduction de la pensée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern philosophy / 现代哲学 [Xiandai zhexue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte de la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gauche, du XXe au XXIe siècle : pour une double autocritique, idéologique et écologique : dialogue avec Edgar Morin sur son parcours politique et idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.171 - 188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 et la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître et esclave de la vitesse: le tachysanthrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.153 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0806.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que veut dire « libéral » aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (121), pp.151 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.121.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.22 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la démocratie, une tâche complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146, pp.45 - 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de Philippe Raynaud, L’extrême-gauche plurielle : entre démocratie radicale et révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.264 - 265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République monarchique et royauté élective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (117), pp.141 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.117.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dérive monarchique : réponse à Pierre Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté est-elle négative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (115), pp.745 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.115.0745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des propositions françaises pour l'Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Donzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0602.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation entre déconstruction et anesthésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.14 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu « de Jacques Gernet, La Raison des choses : essai sur la philosophie de Wang Fuzhi, 1619-1692</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.212 - 216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation et communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage du libéralisme : en lisant Raymond Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.193 - 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pièce est-elle si longue ? Temps, durée et rythme de Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon : la crise d’un modèle inexportable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (112), pp.1057 - 1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.112.1033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.5 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'un avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (111), pp.693 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.111.0689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait politique en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.31 - 48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.065.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 14, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.014.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gil Delannoi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'Europe renie son passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taguieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro 158 (2), pp.412-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.158.0412⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 27 (107), pp.800 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.107.0796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’une nation ? 1882-2015, (Lentus in umbra. — XVI)</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France au crépuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2 (154), pp.377 - 380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.154.0377⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 26 (104), pp.795 - 800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.104.0795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un an après Charlie</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.247-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Brèves remarques sur) un phénomène de mode : les « nouveaux réactionnaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (N° 291), pp.200-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin et la tâche infinie des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270 (1), pp.119 - 128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adieu à la tragédie. Shakespeare au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (153), pp.97 - 102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.153.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2002, Numéro 100 (4), pp.991-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.100.0991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuits d'été</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confucius et Tchouang-tseu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (10), pp.196 - 204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adieu à la tragédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (150), pp.399 - 400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.150.0395⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 4 (100), pp.991 - 993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.100.0977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un inégal bouquet chinois</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures critiques. Jürgen Habermas, Vérité et justification (2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (2), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.002.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant et l’espérance prudente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 38 (150), pp.427 - 430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.150.0427⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 2 (94), pp.478 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.094.0478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'art de composer entre amis</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozart ou le génie de la discrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 251 (6), pp.46 - 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiques, croyances et craintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (4), pp.841 - 848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme pressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 38 (149), pp.203 - 205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.149.0203⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 4 (92), pp.928 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.092.0928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consolation de la vie…</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare philosophe : stoïque ou sceptique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (149), pp.161 - 162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.149.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 3 (91), pp.587 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.091.0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éloge de la disponibilité</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur un style sobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dédale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Automne-Hiver (11-12), pp.511-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin, libéral et pluraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (89), pp.194 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.089.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagesse, prudence, précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.11 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Inattention : danger !, Janvier 2014, pp.79-82. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 236 (3-4), pp.290 - 293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chemins d’automne</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une philosophie de la totalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 243 (10), pp.229 - 231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la pensée chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 271, pp.20 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité de Falstaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (147), pp.613 - 614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.147.0613⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 4 (88), pp.1009 - 1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.088.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de lecture : Who We Are</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et relativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.333 - 346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, le mot et le critère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 255, pp.60 - 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fou et roi, politique et lucidité dans l'oeuvre de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 198 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diguo minzu yu da geming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ershiyi shizi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43, pp.25 - 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare et le naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 205 (8-9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fins de l'antiracisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1 (73), pp.227 - 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique - Peter Augustine Lawler, The restless mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64 (3), pp.575 - 576</w:t>
+              <w:t xml:space="preserve">, 1996, 46 (5), pp.843 - 844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Anthony Giddens, Les conséquences de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 45 (5), pp.882 - 885</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.146.0399⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prudence dans l'histoire de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (1), pp.101 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mots.1995.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 206 (1), pp.84 - 96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour un bon usage du référendum</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation et le nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.461 - 467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Taminiaux (Jacques) - La fille de Thrace et le penseur professionnel, Arendt et Heidegger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 43 (6), pp.1032-1035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la noologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 395 (6), pp.127 - 129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1992, 148 (3-4), pp.155 - 160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enthousiasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2, pp.15 - 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Numéro 5, pp.143-162</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme de Sir Isaiah Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 533, pp.776 - 781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antidote au dogmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 522, pp.927 - 932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Berlin, éloge de la liberté, à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 148-149, pp.201 - 203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 et les sciences sociales dans l'évolution idéologique de l'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l’Institut d’histoire du temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 11, pp.27 - 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 419, pp.34 - 36</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme et les mots en isme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 497, pp.828 - 833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Éléments pour une théorie de la nation, 45, pp.5 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.138.0527⟩</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prudence en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 37 (5), pp.597 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.1987.411571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal politique est-il individualiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 122, pp.107 - 110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.139.0867⟩</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation entre la société et le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 45, pp.7 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.1987.1665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comm.140.1131⟩</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Sartre à Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 14, pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1987.1855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de l'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 117-118, pp.183 - 187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moi et le Rien. Aperçu des sources américaines de l'individualisme français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 476, pp.207 - 215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté et ses capacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.153 - 161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1985, 10 (106), pp.102 - 105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort, un et multiple</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a gagné la bataille de Marignan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 35 (4), pp.705 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.1985.394209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de la lucidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 373 (8-9), pp.134 - 135. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1984, 85 (1), pp.17 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tirage au sort : une approche démocratique</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes bibliographiques - Milner (Jean-Claude) - De l'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 34 (6), pp.1266 - 1268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir de la philosophie de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Delannoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.153-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1984, 94-95 (10-11), pp.308 - 312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Delannoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 89 (5), pp.78 - 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5800 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03416152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments, 1956-1962, ou la parenthèse de l’ouverture</w:t>
               </w:r>
@@ -16195,51 +16195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C180660F"/>
+    <w:nsid w:val="30481CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16426,51 +16426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gil-delannoi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-0448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029684668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.delan.2019.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shakespeare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajano Boccalini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fougasses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taguieff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dowlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/document/11192/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hui Tseng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fond.2012.01.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Holzman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.dieck.2004.01.0033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.176.0866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03713162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0092" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03560707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.172.0893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.161.0079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.157.0175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.160.0875" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.197.0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.065.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.158.0412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.154.0377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.153.0097" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0427" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.147.0613" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.145.0172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.146.0399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.148.0877" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1306.0127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.143.0641" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.141.0157" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.144.0863" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.137.0191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.138.0527" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.139.0867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.134.0525" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0153" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.131.0815" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Osouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schmid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0901.0074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0806.0153" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.121.0151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.117.0141" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.115.0745" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0602.0036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.111.0689" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.112.1033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0061" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.107.0796" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.104.0795" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0977" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0991" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571409v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.002.0227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.094.0478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.091.0587" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417595v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.092.0928" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774678v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.089.0194" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567785v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.088.1009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1995.1996" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411571" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1987.1665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1987.1855" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03821557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567154v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.394209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567131v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416152v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1984.394112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Butin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Carson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gil-delannoi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3335-0448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029684668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.delan.2019.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shakespeare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajano Boccalini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fougasses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taguieff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dowlen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduscol.education.fr/document/11192/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hui Tseng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fond.2012.01.0263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Holzman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.dieck.2004.01.0033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03776021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.176.0866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03713162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0092" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03560707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.172.0893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.161.0079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.160.0875" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.197.0004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.065.0031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.158.0412" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.157.0175" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.154.0377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.153.0097" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.150.0395" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.145.0172" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.147.0613" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.146.0399" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.148.0877" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0380" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.143.0641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.141.0157" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.144.0863" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1306.0127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400054v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.139.0867" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.140.1131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.138.0527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.137.0191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.134.0525" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0153" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1108.0134" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.131.0815" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Osouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schmid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0901.0074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0806.0153" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.121.0151" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572364v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570180v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.117.0141" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572610v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.115.0745" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471860v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0602.0036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568925v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.112.1033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476030v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.111.0689" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0061" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.107.0796" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.104.0795" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0991" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.100.0977" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.002.0227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.094.0478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417595v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.092.0928" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.091.0587" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774678v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.089.0194" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571286v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.088.1009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567687v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1995.1996" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416176v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471431v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411571" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1987.1665" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1987.1855" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567181v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03821557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567154v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.394209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567131v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1984.394112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399335v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03774689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Butin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03773658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Carson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>