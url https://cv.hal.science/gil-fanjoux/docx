--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -640,269 +640,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An undergraduate experiment to illustrate spatial transfer function concepts in Fourier optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salvi</w:t>
+                <w:t xml:space="preserve">Silica-based photonic crystal fiber for the generation of broad band UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan Poudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Nath Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.31 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.3.000031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360765v1</w:t>
+                <w:t xml:space="preserve">hal-02993804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-based photonic crystal fiber for the generation of broad band UV radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amar Nath Ghosh</w:t>
+                <w:t xml:space="preserve">An undergraduate experiment to illustrate spatial transfer function concepts in Fourier optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Provino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Boetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remo Giust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (8), pp.617 - 624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993804v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation by intermodal four-wave mixing in a step-index few-mode fibre</w:t>
               </w:r>
@@ -3174,252 +3174,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow light induced by Stimulated Raman Scattering on spatial Kerr soliton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+                <w:t xml:space="preserve">Polarization dynamics of the fundamental vector soliton of isotropic Kerr media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (1), pp.01661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.016611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272946v1</w:t>
+                <w:t xml:space="preserve">hal-00269144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dynamics of the fundamental vector soliton of isotropic Kerr media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sylvestre</w:t>
+                <w:t xml:space="preserve">Slow light induced by Stimulated Raman Scattering on spatial Kerr soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Furfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (2-3), pp.103-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269144v1</w:t>
+                <w:t xml:space="preserve">hal-00272946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of multicolor vector Kerr solitons by cross-phase modulation, four-wave mixing, and stimulated Raman scattering</w:t>
               </w:r>
@@ -3762,243 +3762,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental characterization of the Bose–Einstein distribution of spatial fluctuations of spontaneous parametric down–conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The generation of spatial soliton arrays in a planar Kerr waveguide from seeded spontaneous parametric down conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mosset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28, n° 3, pp.447-451</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, n° 5, pp.S250-S258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097320v1</w:t>
+                <w:t xml:space="preserve">hal-00097276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generation of spatial soliton arrays in a planar Kerr waveguide from seeded spontaneous parametric down conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct experimental characterization of the Bose–Einstein distribution of spatial fluctuations of spontaneous parametric down–conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, n° 5, pp.S250-S258</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, n° 3, pp.447-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097276v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional shifting and broadening coefficients for the rovibrational anisotropic lines of the v1/2v2 Fermi dyad in CO2 gas studied by stimulated Raman spectroscopy</w:t>
               </w:r>
@@ -5366,51 +5366,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures spectrales distribuées le long d'une nanofibre optique en régime non linéaire</w:t>
+                <w:t xml:space="preserve">Distributed spectral measurement of supercontinuum generation along an optical nanofiber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
@@ -5428,97 +5428,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831615v1</w:t>
+                <w:t xml:space="preserve">hal-03831616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed spectral measurement of supercontinuum generation along an optical nanofiber.</w:t>
+                <w:t xml:space="preserve">Mesures spectrales distribuées le long d'une nanofibre optique en régime non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
@@ -5536,73 +5536,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Pacific Rim - 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès général Optique de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831616v1</w:t>
+                <w:t xml:space="preserve">hal-03831615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed spectral measurement of nonlinear Raman cascade process along an optical nanofiber</w:t>
               </w:r>
@@ -6183,273 +6183,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent Kerr effect in liquid-immersed optical nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical scattering field imaging along a nanofiber in operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360767v1</w:t>
+                <w:t xml:space="preserve">hal-03451600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical scattering field imaging along a nanofiber in operando</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosri Haddad</w:t>
+                <w:t xml:space="preserve">Evanescent Kerr effect in liquid-immersed optical nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Washington, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451600v1</w:t>
+                <w:t xml:space="preserve">hal-03360767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent Kerr effect using an optical nanofiber in acetone</w:t>
               </w:r>
@@ -6554,398 +6554,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense Stimulated Raman Scattering in CO2-filled Hollow Core Fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Parriaux</w:t>
+                <w:t xml:space="preserve">Génération d'un spectre ultraviolet de 350 à 391 nm dans une fibre opttique à cristal photonique en silice UV-Grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan Poudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Nath Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366642v1</w:t>
+                <w:t xml:space="preserve">hal-03369071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Grade Silica-based Photonic Crystal Fibers for broadband UV generation over 350-395 nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Nath Ghosh</w:t>
+                <w:t xml:space="preserve">Intense Stimulated Raman Scattering in CO2-filled Hollow Core Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383945v1</w:t>
+                <w:t xml:space="preserve">hal-02366642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un spectre ultraviolet de 350 à 391 nm dans une fibre opttique à cristal photonique en silice UV-Grade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-Grade Silica-based Photonic Crystal Fibers for broadband UV generation over 350-395 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Nath Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Perret</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Taunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369071v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'un spectre ultraviolet de 350 à 391 nm dans une fibre opttique à cristal photonique en silice UV-Grade</w:t>
               </w:r>
@@ -7050,908 +7050,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de supercontinuum dans une fibre optique capillaire remplie de Toluène</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE 2018</w:t>
+              <w:t xml:space="preserve">OPTIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897750v1</w:t>
+                <w:t xml:space="preserve">hal-01897772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two octave supercontinuum generation by cascaded intermodal four-wave mixing in a step index few-mode fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercontinuum generation in a normally-dispersive liquid-core optical fiber using picosecond visible pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300646v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de supercontinuum dans une fibre optique capillaire remplie de Toluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897772v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation in a normally-dispersive liquid-core optical fiber using picosecond visible pulses</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics in Integrated Liquid-filled Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Langkawi, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380802v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet Kerr évanescent dans une nanofibre de silice immergée dans un liquide hautement non linéaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supercontinuum generation by cascaded intermodal Raman and FWM processes in step-index few-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lima, France. pp.W2E.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LAOP.2018.W2E.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222064v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation by cascaded intermodal Raman and FWM processes in step-index few-mode fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’effet Kerr évanescent dans une nanofibre de silice immergée dans un liquide hautement non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343409v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre optique capillaire remplie de Toluène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Beugnot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+              <w:t xml:space="preserve">OPTIQUE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355302v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics in Integrated Liquid-filled Optical Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two octave supercontinuum generation by cascaded intermodal four-wave mixing in a step index few-mode fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2I.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369363v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet Kerr évanescent dans une nanofibre de silice immergée dans un liquide hautement non linéaire</w:t>
               </w:r>
@@ -8032,90 +8032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation and intermodal four-wave mixing in a step-index few-mode fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8157,90 +8157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation by cascaded intermodal Raman and FWM processes in step-index few-mode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8282,90 +8282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8679,51 +8679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Sudirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Furfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Margulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9592,342 +9592,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitons spatiaux Kerr dans des guides en verre chalcogénure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chauvet</w:t>
+                <w:t xml:space="preserve">Generation of multicolour Kerr solitons by cascaded Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée / JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.374-376</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410349v1</w:t>
+                <w:t xml:space="preserve">hal-00406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of multicolour Kerr solitons by cascaded Raman scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancellation of pulse walk-off in Raman amplifiers via slow light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM 6</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406624v1</w:t>
+                <w:t xml:space="preserve">hal-00405894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancellation of pulse walk-off in Raman amplifiers via slow light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solitons spatiaux Kerr dans des guides en verre chalcogénure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. pp.94</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée / JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.374-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405894v1</w:t>
+                <w:t xml:space="preserve">hal-00410349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for non linear optical properties</w:t>
               </w:r>
@@ -11236,51 +11236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the shot–to-shot noise correlation on the jittering of spatial Kerr soliton arrays generated from a partially coherent beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11318,236 +11318,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and stability of spatial soliton arrays in a planar Kerr waveguide generated from seeded spontaneous parametric down conversion</w:t>
+                <w:t xml:space="preserve">Spatial Soliton Arrays Generated from Seeded Parametric Fluorescence in a Planar Kerr Waveguide : First Experimental Attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.tome P-12</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Quantim Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094879v1</w:t>
+                <w:t xml:space="preserve">hal-00095979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Soliton Arrays Generated from Seeded Parametric Fluorescence in a Planar Kerr Waveguide : First Experimental Attempts</w:t>
+                <w:t xml:space="preserve">Existence and stability of spatial soliton arrays in a planar Kerr waveguide generated from seeded spontaneous parametric down conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.tome P-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095979v1</w:t>
+                <w:t xml:space="preserve">hal-00094879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial solitons arrays generated from seeded parametric fluorescence in a planar Kerr waveguide : first experimental attempts</w:t>
               </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11654,77 +11654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous down– conversion : experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Quantim Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11743,236 +11743,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du bruit spatio–temporel sur la formation de réseau de solitons spatiaux dans un guide plan de Kerr</w:t>
+                <w:t xml:space="preserve">Generation of Spatial Solitons Arrays from Parametrically Amplified Quantum Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp. 297-299</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Quantim Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095715v1</w:t>
+                <w:t xml:space="preserve">hal-00095873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Spatial Solitons Arrays from Parametrically Amplified Quantum Noise</w:t>
+                <w:t xml:space="preserve">Influence du bruit spatio–temporel sur la formation de réseau de solitons spatiaux dans un guide plan de Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Varenna, Italy</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp. 297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095873v1</w:t>
+                <w:t xml:space="preserve">hal-00095715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12127,51 +12127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boetsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Perret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nath Ghosh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030020v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029460" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delqu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Gorza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kockaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.013807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003824" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9171-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2LMV3D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.013908" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9196-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZVV9N3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016611" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003480" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001099" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QJ61W7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Arfa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Coz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sinou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintloup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Steinfeld" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruttenberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621633" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451598v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taunay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poudel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2I.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2018.W2E.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Sudirman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Margulis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095873v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chretien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nath Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boetsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030020v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beugnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029460" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delqu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Gorza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.10.098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kockaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.013807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003824" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9171-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2LMV3D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.013908" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9196-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PZVV9N3F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.016611" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003480" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001099" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.09.051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QJ61W7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Arfa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Coz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sinou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Emond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintloup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Steinfeld" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruttenberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621633" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451598v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Taunay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poudel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2018.W2E.3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2I.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Sudirman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Margulis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406624v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095979v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094879v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>