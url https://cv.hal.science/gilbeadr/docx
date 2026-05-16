--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition, formation and rupture mechanisms of water pockets in alpine glaciers: Insights from an updated inventory for the Swiss Alps</w:t>
+                <w:t xml:space="preserve">Creep enhancement and sliding in a temperate, hard-bedded alpine glacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ogier</w:t>
+                <w:t xml:space="preserve">Juan-Pedro Roldán-Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fischer</w:t>
+                <w:t xml:space="preserve">Luc Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro A Werder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Hupfer</w:t>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2025.43⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-267-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223624v1</w:t>
+                <w:t xml:space="preserve">hal-04945328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep enhancement and sliding in a temperate, hard-bedded alpine glacier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition, formation and rupture mechanisms of water pockets in alpine glaciers: Insights from an updated inventory for the Swiss Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Pedro Roldán-Blasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Mauro A Werder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Piard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vincent</w:t>
+                <w:t xml:space="preserve">Mauro Hupfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.267-282. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.e82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-19-267-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2025.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945328v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural heterogeneity in glacier ice deformation: Insights from Planpincieux Glacier</w:t>
               </w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -991,529 +991,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
+                <w:t xml:space="preserve">Impact of subsurface crevassing on the depth–age relationship of high-Alpine ice cores extracted at Col du Dôme between 1994 and 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Kneib</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Pascal Bohleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan S Miles</w:t>
+                <w:t xml:space="preserve">Tobias Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (12), pp.5965-5983. </w:t>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.2177-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-2177-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923260v1</w:t>
+                <w:t xml:space="preserve">hal-04945326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and Modeling Short‐Term Changes in Basal Friction During Rain‐Induced Speed‐Ups on an Alpine Glacier</w:t>
+                <w:t xml:space="preserve">Glacier Surges Controlled by the Close Interplay Between Subglacial Friction and Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuar Togaibekov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Kjetil Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">Coline Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vikhamar Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL107999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JF007441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798085v1</w:t>
+                <w:t xml:space="preserve">hal-04945336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier Surges Controlled by the Close Interplay Between Subglacial Friction and Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kjetil Thøgersen</w:t>
+                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan S Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JF007441⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.5965-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945336v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of subsurface crevassing on the depth–age relationship of high-Alpine ice cores extracted at Col du Dôme between 1994 and 2012</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing and Modeling Short‐Term Changes in Basal Friction During Rain‐Induced Speed‐Ups on an Alpine Glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
+                <w:t xml:space="preserve">Anuar Togaibekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Erhardt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (4), pp.2177-2194. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-18-2177-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL107999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945326v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent tropical Andean glacier retreat is unprecedented in the Holocene</w:t>
               </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas V Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,77 +2014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Seasonal Uplift in the Argentière Glacier (Mont Blanc Area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,51 +2148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic point surface mass balances: a new approach to determine point surface mass balances on glaciers from remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,295 +2627,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A debris-covered glacier at Kerguelen (49°S, 69°E) over the past 15 000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Jacquemart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvan Leinss</w:t>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Girod</w:t>
+                <w:t xml:space="preserve">Deborah Verfaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102020000541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237341v1</w:t>
+                <w:t xml:space="preserve">hal-02988434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A debris-covered glacier at Kerguelen (49°S, 69°E) over the past 15 000 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Sudden large-volume detachments of low-angle mountain glaciers – more frequent than thought?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kääb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Mylène Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Verfaillie</w:t>
+                <w:t xml:space="preserve">Silvan Leinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Luc Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33, pp.103-115. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.1751-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954102020000541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-1751-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988434v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of water percolation through crevasses on the thermal regime of a Himalayan mountain glacier</w:t>
               </w:r>
@@ -3035,90 +3035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong changes in englacial temperatures despite insignificant changes in ice thickness at Dôme du Goûter glacier (Mont Blanc area)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3163,351 +3163,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic vulnerability revealed in the collapse of an Arctic tidewater glacier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Nuth</w:t>
+                <w:t xml:space="preserve">Vincent Peyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41117-0⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945323v1</w:t>
+                <w:t xml:space="preserve">hal-02414347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin des deux plus grands glaciers des Alpes françaises au cours du XXI e siècle : Argentière et Mer de Glace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vincent</w:t>
+                <w:t xml:space="preserve">Dynamic vulnerability revealed in the collapse of an Arctic tidewater glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcnabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Peyaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Thomas Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.49-58. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/70369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414347v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-and-state friction explains glacier surge propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Thøgersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vikhamar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Malthe-Sørenssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive collapse of two glaciers in western Tibet in 2016 after surge-like instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Max Kääb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Leinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms leading to the 2016 giant twin glacier collapses, Aru Range, Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Leinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Kargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,51 +3956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a subglacial lake in Glacier de Tête Rousse (Mont Blanc area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal change in cold avalanching glaciers in relation to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,64 +4475,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent glacier decline in the Kerguelen Islands (49°S, 69°E) derived from modeling, field observations, and satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Verfaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,425 +4733,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring water accumulation in a glacier using magnetic resonance imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">Modeling near-surface firn temperature in a cold accumulation zone (Col du Dôme, French Alps): from a physical to a semi-parameterized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+                <w:t xml:space="preserve">D. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.155-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-8-155-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.689-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-8-689-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141631v1</w:t>
+                <w:t xml:space="preserve">hal-04704190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring water accumulation in a glacier using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Six</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-8-155-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011348v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling near-surface firn temperature in a cold accumulation zone (Col du Dôme, French Alps): from a physical to a semi-parameterized approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future fluctuations of Mer de Glace, French Alps, assessed using a parameterized model calibrated with past thickness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Six</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.689-703. </w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (66), pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-8-689-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3189/2014AoG66A050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704190v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3‐D thermal regime model suitable for cold accumulation zones of polythermal mountain glaciers</w:t>
               </w:r>
@@ -5267,51 +5267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime thermique des glaciers alpins : observations, modélisations et enjeux dans le massif du Mont-Blanc (Prix Prud'homme 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (86), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5698,291 +5698,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’une poche d’eau au glacier de Tête Rousse en 2010 et mesures préventives pour éviter une catastrophe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of snow cover thickness on the thermal regime of Tête Rousse Glacier (Mont Blanc range, 3200 m a.s.l.): Consequences for outburst flood hazards and glacier response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
+                <w:t xml:space="preserve">E. Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garambois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (F4), pp.689-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JF002258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945363v1</w:t>
+                <w:t xml:space="preserve">hal-04945304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of snow cover thickness on the thermal regime of Tête Rousse Glacier (Mont Blanc range, 3200 m a.s.l.): Consequences for outburst flood hazards and glacier response to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d’une poche d’eau au glacier de Tête Rousse en 2010 et mesures préventives pour éviter une catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Wagnon</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Thibert</w:t>
+                <w:t xml:space="preserve">S. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rabatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (F4), pp.689-703. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (2), pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JF002258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945304v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric warming at a high-elevation tropical site revealed by englacial temperatures at Illimani, Bolivia (6340 m above sea level, 16°S, 67°W)</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6693,51 +6693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Acu&#241;a Reyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D Akers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd045465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rold&#225;n&#8208;blasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JF007028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Hupfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2025.43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Rold&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-267-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05369002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuar Togaibekov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Th&#248;gersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vikhamar Schuler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bohleber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2177-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gorin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Shakun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Kennedy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Marcott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg7546" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04303015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Schuler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl097507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1259-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gagliardini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl092858" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scholzen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2719-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000541" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinisalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tika Gurung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudan Maharjan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1273-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-925-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;hler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41117-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Malthe-S&#248;renssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10506-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flowers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Refsnider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Young" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072394" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Wychen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003839" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015JoG14J238" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert Gilbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003329" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-155-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-689-2014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54071" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01874248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1479-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legchenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002258" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Funk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012961" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Truffer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Harrison" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Osipova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Nosenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817129-5.00003-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061854v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Acu&#241;a Reyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D Akers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd045465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rold&#225;n&#8208;blasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JF007028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Rold&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-267-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Hupfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2025.43" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05369002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bohleber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erhardt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-2177-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Th&#248;gersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouchayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vikhamar Schuler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuar Togaibekov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gorin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Shakun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Kennedy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Marcott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg7546" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04303015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clauzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100363" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Schuler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl097507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laarman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1259-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gagliardini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl092858" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1435-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scholzen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2719-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000541" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-1751-2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinisalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tika Gurung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fujita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudan Maharjan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1273-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-925-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nuth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#246;hler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41117-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Malthe-S&#248;renssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10506-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Max K&#228;&#228;b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#252;hler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0039-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kargel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2883-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flowers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Refsnider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Young" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072394" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Wychen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003839" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064838" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015JoG14J238" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert Gilbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003329" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soruco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-689-2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-155-2014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG66A050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54071" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01874248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1479-2014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillermoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-1769-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002258" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legchenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Funk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012961" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Truffer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Harrison" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Osipova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Nosenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817129-5.00003-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997851v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061854v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>