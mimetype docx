--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -489,529 +489,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fache</w:t>
+                <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonne Pauwels</w:t>
+                <w:t xml:space="preserve">Christophe Revillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Riera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Afrique, 223, pp.217 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415955v1</w:t>
+                <w:t xml:space="preserve">hal-03633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846167v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dombal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184389v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Revillion</w:t>
+                <w:t xml:space="preserve">Simonne Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Afrique, 223, pp.217 - 231. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633365v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacite de la restauration ecologique en milieu marin tropical : revue critique dans l’Océan indien</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw the sea...&amp;quot; : children's representations of ocean connectivity in Fiji and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tuiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (12), pp.2445-2458. </w:t>
@@ -1601,650 +1601,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Gnan</w:t>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle N Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Rapp</w:t>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231127v1</w:t>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle N Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delebecque</w:t>
+                <w:t xml:space="preserve">Eleonora Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Alexander Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
+                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pottier</w:t>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520186v1</w:t>
+                <w:t xml:space="preserve">hal-03898570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
+                <w:t xml:space="preserve">Jean-Paul Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.102419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898570v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit voyage océanien autour de l’île en tant qu’hérésie géographique</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un protocole de suivi de la fréquentation au sein de la Réserve naturelle marine de la Réunion, France, Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamardine Mohamed Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,226 +3616,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île verte : Anthée IV, des voix insulaires pour une voie insulaire</w:t>
+                <w:t xml:space="preserve">Du satellite au décideur, la recherche action au service de la gestion intégrée du littoral de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Dare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (248), pp.549--570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.5819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239655v1</w:t>
+                <w:t xml:space="preserve">hal-01239656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du satellite au décideur, la recherche action au service de la gestion intégrée du littoral de la Réunion</w:t>
+                <w:t xml:space="preserve">L’île verte : Anthée IV, des voix insulaires pour une voie insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.95--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.5819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239656v1</w:t>
+                <w:t xml:space="preserve">hal-01239655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île verte : Anthée V, L’île sous le vert du développement durable</w:t>
               </w:r>
@@ -3884,481 +3884,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rakotoambinima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (248), pp.471--488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.5778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239653v1</w:t>
+                <w:t xml:space="preserve">hal-01239652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23-24, pp.109--123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.5778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239652v1</w:t>
+                <w:t xml:space="preserve">hal-01239653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île verte : Anthée II, l’île aux dires du Monde qui se cherche en vert</w:t>
+                <w:t xml:space="preserve">L’île verte : Anthée III, l’île à la dérive du Monde en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2, pp.112--132</w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.118--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239660v1</w:t>
+                <w:t xml:space="preserve">hal-01239659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaNetter: inference and visualization of high-resolution metabolomic networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’île verte : Anthée II, l’île aux dires du Monde qui se cherche en vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.112--132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318375v1</w:t>
+                <w:t xml:space="preserve">hal-01239660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île verte : Anthée III, l’île à la dérive du Monde en crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaNetter: inference and visualization of high-resolution metabolomic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Breitling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archipel des Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239659v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche côtière océanienne et son environnement</w:t>
               </w:r>
@@ -4582,303 +4582,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
+                <w:t xml:space="preserve">Fleur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118326v1</w:t>
+                <w:t xml:space="preserve">hal-04922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
+                <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Metsan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922500v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing, crop cultivation, access to fresh water : how te cyclones, the COVID pandemic and seasonal workers’migration interfere with the way of life in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5132,77 +5132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities of quantitative, qualitative and spatial methods for the study of small-scale agriculture in tropical islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,570 +5221,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922511v1</w:t>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922505v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gosset</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,64 +5930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,103 +6038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dombal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
@@ -6163,90 +6163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,64 +6288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,64 +6659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7116,90 +7116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la télédétection satellitaire pour l'étude des littoraux à mangrove dans la région de Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEODD IFP/2018 ÉCOSYSTÈMES ET DÉVELOPPEMENT DURABLE Transformations naturelles et humaines des écosystèmes terrestres et côtiers. Education - Gouvernance - Etat des savoirs et partage des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pondichéry, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7237,51 +7237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring coastal uses of the Marine Reserve of La Reunion using aerial surveys, Reunion Island, France, West Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,64 +7718,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,64 +7826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,90 +8227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,481 +8344,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behnassi</w:t>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Douzal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608412v1</w:t>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Douzal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9117,77 +9117,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,51 +9406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9633,243 +9633,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Jai</w:t>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. El Jai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Douzal</w:t>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mangeas</w:t>
+                <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608417v1</w:t>
+                <w:t xml:space="preserve">hal-02608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
@@ -9884,514 +9884,514 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barrière</w:t>
+                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">M. C. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Loireau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Prost</w:t>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608415v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
@@ -10418,329 +10418,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423010v1</w:t>
+                <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
@@ -10767,152 +10793,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425398v1</w:t>
+                <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
               </w:r>
@@ -10937,51 +10937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11027,90 +11027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11156,90 +11156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11285,103 +11285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
@@ -11453,51 +11453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11556,51 +11556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11707,51 +11707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Quod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
@@ -12047,51 +12047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hints on the risk failing in IZCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Coastal-Zone Risk Management ICES Cooperative Research Report, n° 320 Cormier R., Davies, I.M., Kannen, A. (Eds).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12148,51 +12148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Emblematic species and management of the sea in the Indo-Pacific overseas territories (New Caledonia and Reunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12232,51 +12232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Espèces emblématiques et gestion de la mer dans l'outre-mer indo-pacifique (Nouvelle-Calédonie et La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12316,64 +12316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages vivants du versant Ouest de l'île de La Réunion, entre littoral urbanisé et forêt d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,51 +12599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,271 +12711,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurea Pottier</w:t>
+                <w:t xml:space="preserve">Loïc Le De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Cornet</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091352v1</w:t>
+                <w:t xml:space="preserve">hal-03078329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le De</w:t>
+                <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Cindy Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078329v1</w:t>
+                <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
@@ -13013,51 +13013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13096,64 +13096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi socio-économique des usages des récifs coralliens et des pressions anthropiques qu’ils génèrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFRECOR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13438,51 +13438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>