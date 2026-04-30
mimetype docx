--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -489,529 +489,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
+                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633365v1</w:t>
+                <w:t xml:space="preserve">hal-03846167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+                <w:t xml:space="preserve">Simonne Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dombal</w:t>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184389v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Revillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Afrique, 223, pp.217 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846167v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415955v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacite de la restauration ecologique en milieu marin tropical : revue critique dans l’Océan indien</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw the sea...&amp;quot; : children's representations of ocean connectivity in Fiji and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tuiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (12), pp.2445-2458. </w:t>
@@ -1601,650 +1601,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delebecque</w:t>
+                <w:t xml:space="preserve">Stefano Gnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Kyle N Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+                <w:t xml:space="preserve">hal-03231127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04418474v1</w:t>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Gnan</w:t>
+                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2910. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231127v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
+                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
+                <w:t xml:space="preserve">A. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.102419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898570v1</w:t>
+                <w:t xml:space="preserve">hal-03520186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Maréchal</w:t>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Fayad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102, pp.102419. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520186v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit voyage océanien autour de l’île en tant qu’hérésie géographique</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un protocole de suivi de la fréquentation au sein de la Réserve naturelle marine de la Réunion, France, Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamardine Mohamed Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,226 +3884,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23-24, pp.109--123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239652v1</w:t>
+                <w:t xml:space="preserve">hal-01239653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rakotoambinima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (248), pp.471--488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.5778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239653v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île verte : Anthée III, l’île à la dérive du Monde en crise</w:t>
               </w:r>
@@ -4588,51 +4588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing, crop cultivation, access to fresh water : how te cyclones, the COVID pandemic and seasonal workers’migration interfere with the way of life in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,243 +4910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rogers</w:t>
+                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922498v1</w:t>
+                <w:t xml:space="preserve">hal-04922496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922496v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities of quantitative, qualitative and spatial methods for the study of small-scale agriculture in tropical islands</w:t>
               </w:r>
@@ -5221,570 +5221,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gosset</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+                <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922505v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922511v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,64 +5930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,103 +6038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
@@ -6163,90 +6163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,64 +6288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,64 +6659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7116,90 +7116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la télédétection satellitaire pour l'étude des littoraux à mangrove dans la région de Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEODD IFP/2018 ÉCOSYSTÈMES ET DÉVELOPPEMENT DURABLE Transformations naturelles et humaines des écosystèmes terrestres et côtiers. Education - Gouvernance - Etat des savoirs et partage des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pondichéry, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7237,51 +7237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring coastal uses of the Marine Reserve of La Reunion using aerial surveys, Reunion Island, France, West Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,64 +7718,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,64 +7826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,90 +8227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,481 +8344,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Douzal</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02608409v1</w:t>
+                <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608412v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9117,77 +9117,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,51 +9406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9633,765 +9633,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">A. El Jai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Loireau</w:t>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+                <w:t xml:space="preserve">M. C. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prost</w:t>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608415v1</w:t>
+                <w:t xml:space="preserve">hal-02608417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608420v1</w:t>
+                <w:t xml:space="preserve">hal-02608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608416v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Agnèse</w:t>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539330v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. El Jai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Douzal</w:t>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mangeas</w:t>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608417v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
@@ -10418,841 +10418,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425398v1</w:t>
+                <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Degrémont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425399v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423034v1</w:t>
+                <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423010v1</w:t>
+                <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425403v1</w:t>
+                <w:t xml:space="preserve">hal-04425404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piémontois</w:t>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425404v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
@@ -11285,103 +11285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
@@ -11414,90 +11414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11543,64 +11543,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11707,51 +11707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Quod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
@@ -12148,51 +12148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Emblematic species and management of the sea in the Indo-Pacific overseas territories (New Caledonia and Reunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12232,51 +12232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Espèces emblématiques et gestion de la mer dans l'outre-mer indo-pacifique (Nouvelle-Calédonie et La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12316,64 +12316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages vivants du versant Ouest de l'île de La Réunion, entre littoral urbanisé et forêt d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,51 +12599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12711,271 +12711,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le De</w:t>
+                <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Cindy Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078329v1</w:t>
+                <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurea Pottier</w:t>
+                <w:t xml:space="preserve">Loïc Le De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Cornet</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091352v1</w:t>
+                <w:t xml:space="preserve">hal-03078329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
@@ -13013,51 +13013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13096,64 +13096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi socio-économique des usages des récifs coralliens et des pressions anthropiques qu’ils génèrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFRECOR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13438,51 +13438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>