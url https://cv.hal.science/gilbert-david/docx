--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -489,529 +489,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
+                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+                <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Revillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Afrique, 223, pp.217 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846167v1</w:t>
+                <w:t xml:space="preserve">hal-03633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415955v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations, à partir de séries d’images LANDSAT, des évolutions de stocks de carbone de différentes formations en milieu équatorial côtier - cas de Libreville au Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic use of ecosystem services and co‐benefits for Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Revillion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2021.556⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633365v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+                <w:t xml:space="preserve">Simonne Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dombal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184389v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacite de la restauration ecologique en milieu marin tropical : revue critique dans l’Océan indien</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw the sea...&amp;quot; : children's representations of ocean connectivity in Fiji and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tuiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (12), pp.2445-2458. </w:t>
@@ -1601,650 +1601,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Gnan</w:t>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231127v1</w:t>
+                <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Nuclear organisation and replication timing are coupled through RIF1–PP1 interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Gnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya M Flyamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle N Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bouard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22899-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418474v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
+                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pottier</w:t>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520186v1</w:t>
+                <w:t xml:space="preserve">hal-03898570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage dans la fabrique de la ville réunionnaise : le défi d’une coconstruction pour un mieux-vivre ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
+                <w:t xml:space="preserve">Jean-Paul Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.102419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.19600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898570v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit voyage océanien autour de l’île en tant qu’hérésie géographique</w:t>
               </w:r>
@@ -2436,515 +2436,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les représentations s’invitent dans la conservation de la biodiversité, la réserve naturelle marine de La Réunion face à la crise Requin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Reconstruction of Total Marine Fisheries Catches for the New Hebrides and the Republic of Vanuatu, 1950–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Raubani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Kaltavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lincoln Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18956⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828368v1</w:t>
+                <w:t xml:space="preserve">hal-02137867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les représentations s’invitent dans la conservation de la biodiversité, la réserve naturelle marine de La Réunion face à la crise Requin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 17 numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03143547v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA replication timing alterations identify common markers between distinct progeroid diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Cornacchia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711613114⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840095v1</w:t>
+                <w:t xml:space="preserve">hal-03143547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Reconstruction of Total Marine Fisheries Catches for the New Hebrides and the Republic of Vanuatu, 1950–2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Kaltavara</w:t>
+                <w:t xml:space="preserve">DNA replication timing alterations identify common markers between distinct progeroid diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rivera-Mulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trevilla-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lincoln Hood</w:t>
+                <w:t xml:space="preserve">Daniela Cornacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Schwerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.306. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (51), pp.E10972 - E10980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711613114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137867v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Livelihoods in the Coastal Zone of the Western Indian Ocean and East Africa</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un protocole de suivi de la fréquentation au sein de la Réserve naturelle marine de la Réunion, France, Océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3417,226 +3417,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilisation et modification des formations littorales meubles sur l’île d’Anjouan (Comores) : Quand l’érosion d'origine anthropique se conjugue au changement climatique</w:t>
+                <w:t xml:space="preserve">Fonctions et logiques d'interface des récifs coralliens sur le littoral de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamardine Mohamed Sinane</w:t>
+                <w:t xml:space="preserve">E. Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.571-588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239649v1</w:t>
+                <w:t xml:space="preserve">hal-00468202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions et logiques d'interface des récifs coralliens sur le littoral de la Réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mirault</w:t>
+                <w:t xml:space="preserve">Fragilisation et modification des formations littorales meubles sur l’île d’Anjouan (Comores) : Quand l’érosion d'origine anthropique se conjugue au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamardine Mohamed Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468202v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du satellite au décideur, la recherche action au service de la gestion intégrée du littoral de la Réunion</w:t>
               </w:r>
@@ -3884,226 +3884,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rakotoambinima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (248), pp.471--488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.5778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239653v1</w:t>
+                <w:t xml:space="preserve">hal-01239652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des environnements écologiques et socio-économiques de la production piscicole continentale à Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viabilité et vulnérabilités nouvelles des petits États insulaires : du réchauffement climatique au protocole de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conflits actuels : revue d'étude politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23-24, pp.109--123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.5778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239652v1</w:t>
+                <w:t xml:space="preserve">hal-01239653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île verte : Anthée III, l’île à la dérive du Monde en crise</w:t>
               </w:r>
@@ -4582,303 +4582,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Vallet</w:t>
+                <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922500v1</w:t>
+                <w:t xml:space="preserve">hal-04118326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118326v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing, crop cultivation, access to fresh water : how te cyclones, the COVID pandemic and seasonal workers’migration interfere with the way of life in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4910,299 +4910,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922496v1</w:t>
+                <w:t xml:space="preserve">hal-04922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922498v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities of quantitative, qualitative and spatial methods for the study of small-scale agriculture in tropical islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,1032 +5221,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Mining the connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922505v1</w:t>
+                <w:t xml:space="preserve">hal-04409893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922511v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Tena Pidjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409913v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922509v1</w:t>
+                <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409893v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922512v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,90 +6288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités, Cultures et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6390,816 +6390,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630054v1</w:t>
+                <w:t xml:space="preserve">hal-04922532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630148v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922532v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630111v1</w:t>
+                <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Alban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630131v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630159v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la télédétection satellitaire pour l'étude des littoraux à mangrove dans la région de Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Messame Me Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEODD IFP/2018 ÉCOSYSTÈMES ET DÉVELOPPEMENT DURABLE Transformations naturelles et humaines des écosystèmes terrestres et côtiers. Education - Gouvernance - Etat des savoirs et partage des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pondichéry, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7237,51 +7237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring coastal uses of the Marine Reserve of La Reunion using aerial surveys, Reunion Island, France, West Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,90 +7718,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial meeting SGA 2022 (Society for Geology Applied to mineral deposits)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7934,103 +7934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Alban</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loury Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -8085,740 +8085,740 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alaric</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Julie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Célestin</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140124v1</w:t>
+                <w:t xml:space="preserve">hal-03174004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mallet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
+                <w:t xml:space="preserve">IRD éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2021, 978-2-7099-2920-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174004v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behnassi</w:t>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Douzal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608409v1</w:t>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Douzal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9117,90 +9117,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9254,203 +9254,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de système pêche et son application en Haïti</w:t>
+                <w:t xml:space="preserve">Les AMP et la gestion des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, 77 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti [supplément sur clé USB]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 47 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186298v1</w:t>
+                <w:t xml:space="preserve">hal-04186287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMP et la gestion des pêches</w:t>
+                <w:t xml:space="preserve">Le concept de système pêche et son application en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti [supplément sur clé USB]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, 47 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 77 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186287v1</w:t>
+                <w:t xml:space="preserve">hal-04186298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9633,765 +9633,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Jai</w:t>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. El Jai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Douzal</w:t>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mangeas</w:t>
+                <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608417v1</w:t>
+                <w:t xml:space="preserve">hal-02608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Prost</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608415v1</w:t>
+                <w:t xml:space="preserve">hal-02608416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barrière</w:t>
+                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Fargette</w:t>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608416v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">M. C. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Silvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Agnèse</w:t>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539330v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
@@ -10418,1202 +10418,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423010v1</w:t>
+                <w:t xml:space="preserve">hal-04425402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425399v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423034v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425404v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wickel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425403v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Piémontois</w:t>
+                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425406v1</w:t>
+                <w:t xml:space="preserve">hal-04425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423032v1</w:t>
+                <w:t xml:space="preserve">hal-04425406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425402v1</w:t>
+                <w:t xml:space="preserve">hal-04423032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11662,264 +11662,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t>
+                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">IRD. </w:t>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t>
+              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368363v1</w:t>
+                <w:t xml:space="preserve">hal-01828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
+                <w:t xml:space="preserve">Les aires marines protégées face au changement climatique : de la résilience écosystémique à la résilience des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Durieux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
+                <w:t xml:space="preserve">Jean-Pascal Quod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
+              <w:t xml:space="preserve">Les aires marines protégées ouest-africaines : défis scientifiques et enjeux sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2015, 978-2-7099-2092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828826v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la biodiversité des récifs coralliens : l’évaluation économique comme outil d’une gouvernance multi-échelle</w:t>
               </w:r>
@@ -12148,51 +12148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Emblematic species and management of the sea in the Indo-Pacific overseas territories (New Caledonia and Reunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12232,51 +12232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Espèces emblématiques et gestion de la mer dans l'outre-mer indo-pacifique (Nouvelle-Calédonie et La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12316,64 +12316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages vivants du versant Ouest de l'île de La Réunion, entre littoral urbanisé et forêt d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,51 +12599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12651,51 +12651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12711,271 +12711,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurea Pottier</w:t>
+                <w:t xml:space="preserve">Loïc Le De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Cornet</w:t>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091352v1</w:t>
+                <w:t xml:space="preserve">hal-03078329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le De</w:t>
+                <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Cindy Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078329v1</w:t>
+                <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
@@ -12987,77 +12987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13096,64 +13096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi socio-économique des usages des récifs coralliens et des pressions anthropiques qu’ils génèrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFRECOR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13438,51 +13438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Violette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2448" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore L&#233;ocadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.26364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Sieber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Montero-Hidalgo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarumi Kato-Huerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.7.e87179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audry Constant Mbock Nemba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de la Croix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Tomedi-Tabi Eyango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.744.0090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M Flyamer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle N Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22899-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.19600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rivera-Mulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Schwerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trevilla-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2018.1491235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cornacchia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711613114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kulindwa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tobisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Vijayakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Callow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Nutley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna P Mcgow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239652v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rakotoambinima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desprez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5778" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Breitling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm536" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.4352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00850243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Plante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dubitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Hu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berrar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=6979782" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186298v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/RGHHLQ" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05043190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>