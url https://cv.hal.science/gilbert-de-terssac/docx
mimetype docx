--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1624,51 +1624,51 @@
                 <w:t xml:space="preserve">Ivan Boissières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octares</w:t>
+                <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le travail en débats, 978-2-915346-68-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548949v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -2711,199 +2711,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La remise en cause du temps de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+                <w:t xml:space="preserve">Flexibilité des contraintes et contraintes de flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alaluf, Matéo and Rolle, Pierre and Schoetter, Paul. </w:t>
+              <w:t xml:space="preserve">Mateo Alaluf; Pierre Rolle; Paul Schoetter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Toulouse, pp.287--295, 2001, 2-906769-73-8</w:t>
+              <w:t xml:space="preserve">, Editions Octarès, https://www.octares.com/serie-colloques-congres/139-division-du-travail-et-du-social.html, 2001, 2-906769-73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095589v1</w:t>
+                <w:t xml:space="preserve">hal-04494171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité des contraintes et contraintes de flexibilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+                <w:t xml:space="preserve">La remise en cause du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mateo Alaluf; Pierre Rolle; Paul Schoetter. </w:t>
+              <w:t xml:space="preserve">Alaluf, Matéo and Rolle, Pierre and Schoetter, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Octarès, https://www.octares.com/serie-colloques-congres/139-division-du-travail-et-du-social.html, 2001, 2-906769-73-8</w:t>
+              <w:t xml:space="preserve">, Toulouse, pp.287--295, 2001, 2-906769-73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494171v1</w:t>
+                <w:t xml:space="preserve">hal-03095589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique du travail de planification</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03424413v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Quoc Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01237358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boissi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03424413v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Quoc Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01237358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.026.0019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boissi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00846542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30758" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Masino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=9615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>