--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilbert Saporta </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilbert-saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3406-5887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027122565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saporta_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de Statistique Appliquée au Conservatoire National des Arts et Métiers (CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité 2017-2022 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihang University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">webpage : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cedric.cnam.fr/~saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">e-mail: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilbert.saporta@cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Ecole Centrale Paris (1968).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master en statistique mathématique, Université Paris VI (1969).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômé de l' Institut de Statistique de l'Université de Paris (1970).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur (Ph.D.) Statistique, Université Paris VI (1975).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur ès Sciences Mathématiques, Université Paris VI (1981).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">au Conservatoire National des Arts et Métiers (1984-2014):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE STA 108 « Enquêtes et sondages»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE STA 201 « Analyse multivariée approfondie»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autres établissements:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1969-1984 Assistant professor Paris Institute of Technology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1970-1972 lecturer Licence de Psychologie Université Paris X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1971-1978 lecturer Université Pierre et Marie Curie Paris VI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1970-1983 Associate professor Ecole Nationale Supérieure des Mines de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1977-1983 Associate professor Ecole Nationale Supérieure du Pétrole et des Moteurs (IFP school)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-1991 Associate professor Ecole Centrale Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-2007 lecturer Ecole Nationale de la Statistique et de l'Administration Economique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-2000 lecturer Institut de Statistique de l'Université Paris VI (ISUP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2007 lecturer Université de Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE THESES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29 Ph.D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASSOCIATIONS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président d'honneur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Statistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2017-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de la Fondation reconnue d'utilité publique  &amp;quot;La Science Statistique&amp;quot; 2008-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Président  IASC (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association for Statistical Computing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) 2005-2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Vice-président ISI (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Statistical Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) 2005-2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien  Président de la Société de Statistique de France 1995-1996 & Société de Statistique de Paris 1995-1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien  Président  de l'ASU (Association pour la Statistique et ses Utilisations) 1986-1988;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association for Statistical Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societa Italiana di Statistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Association for Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'honneur de la  </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societatea de Probabilitati si Statistica din Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Remaining Useful Life Prediction Using Interpretable Divisive Feature Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.70084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Future for Stochastic Modeling in Business and Industry in the Era of Machine Learning and Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Escobar-Anel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.301-338. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26398/IJAS.0035-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse correspondence analysis for large contingency tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.1037-1056. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-022-00531-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité, explicabilité, paradoxes et biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation avec Yves Escoufier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Escoufier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust spatial autoregressive scalar-on-function regression with t-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.57-81. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-020-00384-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to update scaling factors for radioactive waste characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvezio Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109092. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2020.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high dimensional variable screening via Gram–Schmidt orthogonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1153-1170. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-00963-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using partial least squares regression for conjoint analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conjoint Analysis and Decision Making, 32, pp.67-84. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26398/IJAS.0032-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear mixed-effects model for longitudinal complex data with diversified characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmse.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">成分数据的空间自回归模型</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13700/j.bh.1001-5965.2018.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial partial least squares autoregression: Algorithm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental modelling for compositional data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2229-2243. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610918.2018.1455870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training data scientists: a few challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-018-0114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for multiply-imputed data with penalized generalized estimating equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to characterize very-low-level radioactive waste produced at hadron accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.141-147. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification applied to the radiological characterization of radioactive waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle statistique pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in credit scoring: combining performance and interpretation in kernel discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-015-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling applied to the radiological characterization of historical waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocern La Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le certificat « Analyste de données massives » du Conservatoire national des arts et métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving stacking methodology for combining classifiers: applications to cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 09 (2), pp.340 - 361. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v9n2p340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Leeuw and the French School of Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (6), 16 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v073.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conversation with Jean-Louis Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (1), pp.2-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/insr.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Official Statistics:The Past, the Present and the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sirimal Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/big.2013.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and robust scoring technique for binary classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/air.v3n1p52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric on-line control of batch processes based on STATIS and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154 (3), pp.124-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recommender system to predict online job offer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, RNTI -E-25, pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of vascular surgery manpower in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.65-71. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut pouvoir répondre à l’invasion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 782, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in discriminant analysis based on Gram-Schmidt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (8), pp.958-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-009-0057-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIPALS Algorithm for Missing Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basis expansions for estimating functional PLS regression: Applications with chemometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-M. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Escabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (2), pp.289-305. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多元线性回归模型的聚类分析方法研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xitong Fangzhen Xuebao/Acta Simulata Systematica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.7048-7056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of bird targets with radar via patterns produced by wing flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaugg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Schmaljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Liechti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (26), pp.1041-1053. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2007.1349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Schmidt regression and application in cutting tool abrasion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (6), pp.729-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Disjoint Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (8), pp.3194-3208. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Content Data Mining : la classification croisée pour l'analyse textuelle d'un site Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, RNTI-E11, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of association rules mining and clustering methods to find relevant links between binary rare attributes in a large data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.596-613. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS classification of functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leveder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-007-0041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel logistic PLS: a tool for supervised nonlinear dimensionality reduction and binary classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (9), pp.4083-4100. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure de réduction du nombre de paires en analyse conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148, pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.95-96. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2004.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie pour la Comparaison de Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connection Between the Distribution of Eigenvalues in Multiple Correspondence Analysis and Log-Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.42-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de distance entre modalités de variables qualitatives; application à la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (2), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Rule for the Selection of Principal Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Karlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (3), pp.643-666. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120018556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de l'analyse conjointe en cas de réponses incomplètes ou de non-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (4), pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression PLS sur un processus stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and data grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9473(01)00072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Un événement : le rapport de l'Académie des Sciences sur la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hors série, Les mathématiques sociales (24), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[book review] The Analysis of Proximity Data. B. S. Everitt and S. Rabe‐Hesketh, Arnold, London, 1997.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.491-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la normalité asymptotique des valeurs propres en ACM sous l'hypothèse d'indépendance des variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (3), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'un ensemble de variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Michael J. Greenacre, Theory and Application of Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période opérationnelle moyenne de la carte de moyennes mobiles équipondérées pour le contrôle du centrage d'un procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (3), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Family Of Probability Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXIX (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Discrimination non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (2), pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis for numerical and categorical individual time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asm.3150010204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis, with an extension towards nominal time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 22 (1-2), pp.169-189. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4076(83)90098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération optimale de variables qualitatives en analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4 (3), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des opérateurs d'Escoufier au traitement des variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 1 (1), pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance et codages de deux variables aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 23 (1), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (202)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Century of Functional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2025; The 21th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Piraeus, Jun 2025, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Challenges in Business and Industry in the Era of Machine Learning and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd Conference on International Exchange of Professionals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Human Resources and Social Security, China, Oct 2025, Shanghai (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Data Encoding: from H.O. Hirschfeld to Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ISI World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Oct 2025, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal et encodage: nouveaux regards sur un ancien problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2024, 4ème Colloque international statistique et économétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences économiques et de gestion, May 2024, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering variables: a survey and some new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensometrics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sensometric Society, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaling: New Insights Into an Old Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDS 2024; Statistics and Data Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIS, Apr 2024, Palermo, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de quelques méthodes de classification de variables mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Dèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of individual records to the reidentification risk of (pseudo) anonymized datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Daskalaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Spiliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th ISI World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Jul 2023, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaling: New Insights Into an Old Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2023, 20th Applied Stochastic Models and Data Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Mediterranean University, Jun 2023, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes : définitions, paradoxes et biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2022, 3eme Colloque international statistique et économétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences économiques et de gestion, Mahdia, May 2022, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some spatial regression models for functional and compositional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in honor of Christine Thomas-Agnan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse School of Economics, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some issues related to the fairness of algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2022, 24th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing- European Regional Section, Aug 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal : nouveaux regards sur un ancien problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres de la Société Francophone de Classification (SFC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité des modèles prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI 11. 11ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 40 years of Greek Statistical Institute 1981-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greek Statistical Institute, Mar 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Divisive Feature Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Dec 2021, Covilhã, Portugal. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the triumph of black boxes to the right to understand and the search for fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03037346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Interpreting and Explaining Machine Learning and Statistical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMTDA 2020; 6th Stochastic Modeling Techniques and Data Analysis International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Methods for Unsupervised Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Interval Data Modelling (SIDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2019. 18th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science des données, données massives : défis et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse exploratoire à la modélisation prédictive: le chemin de la science des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier: berceau de la Data Science. Colloque en l'honneur du Pr. Yves Escoufier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFLM: A mix of a Functional Linear Model and of a Spatial Autoregressive Model for spatially correlated functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CroNoS Workshop on Functional Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise Methods: a Synthesis and New Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Fernando da Costa Nicolau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Portuguesa de Classificação e Análise de Dados, Jun 2018, Lisbonne, Portugal. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise Sparse PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer ou prédire? Les nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiometrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise methods, past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2017 61st World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for longitudinal biomarkers constrained by a detection limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Estimate Uncertainty in Waste Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nuclear Nonproliferation Technology and Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Data Scientists: A Few Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Data Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Data Science, Nov 2016, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive versus Generative Modelling: a Challenge for (Social) Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science &amp; Social Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les données manquantes dans la sélection de variables pour données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for multiply imputed data with penalized generalized estimating equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening policies in health impact assessment: easier decision making through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Epidemiological Association, Jun 2015, Maastricht, Netherlands. pp.852, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-015-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint Analysis: past, present and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choice and preference analysis for quality improvement and seminar on experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Policies for Health Impact Assessment: cluster analysis for easier decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association, Oct 2015, Milan, Italy. pp.133-134, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckv171.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory data analysis and contiguity relations: An outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Prosperina Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFE-CMStatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which analytic methods for Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARS'15. Fifth International Workshop on Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Salerno, Apr 2015, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Partial Least Squares and Correspondence Analysis to Predict Categorical (and Heterogeneous) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Correspondence Analysis and Related Methods CARME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Missing Visits on GEE, a Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis ASMDA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFE-CMStats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de visites manquantes sur l'estimateur des GEE, une étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression for multivariate functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression typologique pour données multi-blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 émes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification and experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of partial least squares and sparsified multiple correspondence analysis applied to genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, Machine Learning and Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ACP sparse à l'ACM sparse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrostat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales sparse pour données multiblocs et extension à l'analyse des correspondances multiples sparse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 émes Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Strategy for Combining Several Classifiers for Small Samples and Heterogeneous Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiometrie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of some sparse methods for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reject inference techniques and semi supervised methods implemented in the process for granting credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de quatre techniques d'inférence des refusés dans le processus d'octroi de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 émes Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sparse Regression to Sparse Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Luxembourg, Luxembourg. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non paramétrique de procédés par lots basé sur STATIS et la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrostat2012, 12èmes journées Européennes Agro-Industrie et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking prediction for a binary outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané chez 502 femmes caucasiennes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Official Data: What's New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 SIAM International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse principal component analysis for multiblock data and its extension to sparse multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing, Aug 2012, Limassol, Cyprus. pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalisation of sparse PCA to multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et analyse de données pour l’assureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Directive Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ActuariaCnam, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel discrimination and explicative features: an operative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Supervised Hybrid System to Enhance the Recommendation of Channels in terms of Campaign ROI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM'11, 20th ACM Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2265-2268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between latent semantic analysis and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME 2011 International conference on Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayesienne des modèles à équations structurelles utilisant l'expansion paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement des refusés dans le processus d'octroi de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43émes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised recommender system to predict online job offer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Application of High-dimensional Complex and Symbolic Data Analysis in Economics and Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne des modèles à équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de statistiques, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du nombre de classes dans les méthodes de bipartitionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated and Adaptive Prediction in Functional Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Weighted Regression in Conjoint Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de comptage appliqués aux décisions de candidature aux offres d'emploi sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WCUM pour l'analyse d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence internationale sur l'Extraction et la Gestion des Connaissances EGC'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Recrutement : recherche de mots-clés pertinents dans le titre des annonces d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'2010, 10th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Clusters in Block Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International FLAIRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florida, United States. pp.392-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification supervisée et données fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010, 17èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.469-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterwise Center and Range Regression Model for Interval-Valued Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de A. T. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo N. Queiroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.461-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for PLS Regression Modeling of Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengshuai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Partial Least Squares and Related Methods (PLS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pékin, China. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing partitions of different units based on same questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Beirut, Jan 2009, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block clustering for web pages categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2009: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Burgos, Spain. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04394-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à variables latentes pour le traitement de données hybrides issues de comparaison interlaboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Regression with Functional Predictor and Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'09,6th Int. Conf. on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pékin, China. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Understanding versus Models for Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSDM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of clusters in CROKI2 algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSDM'09 - Meeting on Statistics and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle multivarié de procédés par lots à l'aide de Statis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Process Monitoring by Three-way Data Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'09 XIII International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Unsupervised Linear Methods for Functional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Forecasting on Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Jan 2008, Arcavata di Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Imputation and Multidimensional Scaling Applied to a k-means Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Understanding versus Models for Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Porto, Portugal. pp.315-322, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2084-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero option in conjoint analysis, A new specification of the indecision and the refusal. Application to the Video on Demand market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Jun 2008, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bi-partitionnement : Etat de l'art sur les approches et les algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol'IA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Importance of Variable Selection in PLS1 Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'07 5th Int. Symp. on PLS and related methods, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Response Surface as Explorative Tool in Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME'07, Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resampling ROC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC'07 International Association for Statistical Computing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Selection and Predictive Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Civil Engineering, Jun 2007, Bucarest, Romania. pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant analysis on functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congresso Annual da Sociedade Portuguesa de Estadistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear methods for regression and classification with functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC-ARS'07 special Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance en statistique : technologie et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear PLS path modeling based on monotonic B-spline transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jakobowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International symposium on PLS and related methods (PLS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Matforsk, Norway. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de certains indices de pertinence des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 06 Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification préalable à la recherche de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAS'06 Rencontres Inter-Associations sur le thème de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNEMO'06 Knowledge Extraction and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with missing data in a k-means method - A simulation based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, X, Italy. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification pour l'extraction de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'06. Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Metz, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison expérimentale entre les approches PLS et LISREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Clamart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Credit Scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated prediction in discriminant analysis on functional data for binary response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'06, 17th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rome, Italy. pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Credit scoring, statistique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS classification of functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leveder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of association rules mining and clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Statistical Aspects of Credit Scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de logiciels de prévision automatique de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel logistic PLS: a new tool for complex classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fertil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.441-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS discriminant analysis for functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.653-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction and PLS structural equation modeling. An application to automobile market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.756-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint use of variables clustering and PLS structural equations modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques to compare partitions of different units based on same surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe des règles d'association et de la classification de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kano's satisfaction model applied to External Preference Mapping : a new way to handle non linear relationships between hedonic evaluations and product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Riviére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monrozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficiente de affinidade em classificação com dados omissos. Uma Aplicação a Dados Reais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2004. XI Jornadas de Classificação e Análise de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The St@tNet Project for Teaching Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004. 16th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASC, Aug 2004, Prague, Czech Republic. pp.417-428, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2656-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connection between the distribution of eigenvalues in multiple correspondence analysis and log-linear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME2003: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control chart approach to select eigenvalues in principal component and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Session of the International Statistical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Aug 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence Analysis and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME2003: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des indices de comparaison de deux classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'03 10 èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification hiérarchique ascendante avec imputation multiple de données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC' 03 10èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de um Método de Imputação Múltipla em Classificação Hierárquica de Variáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2003: X Jornadas de Classificação e Análise de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2003, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on IPM 71: Educational implications of statistical method and modelling developments in psychometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Session of the International Statistical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Aug 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2002. 15th Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St@tNet, An Internet Based Software For Teaching Introductory Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOTS 6 International Conference On Teaching Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASE, Jul 2002, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multivariée de fusion statistique de fichiers de données appliquée au marché résidentiel de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Oct 2002, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multivariée de fusion statistique de fichiers appliquée au marché résidentiel de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados omissos em Classificação hierárquica de variáveis e o algoritmo NIPALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Feb 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two partitions: Some Proposals and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Berlin, Germany. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57489-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de comparaison de partitions proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence sur la statistique et l’analyse de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE Cnam Liban, Sep 2002, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification of Variables, a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2002, Krakow, Poland. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-56181-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'01. Second International Symposium on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'01: 10th International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification, a study with personality development data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Geada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG 2001 32nd European Mathematical Psychology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a statistical Sofware package for non-expert users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Karlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Jaupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETK &amp; NTTS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification - a study with Personality developpment data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Geada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Method to Match Data Sets Applied to Electric Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS-ETK : New Techniques and Technologies for Statistics, Exchange of Technology and Know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.725-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance entre deux Partitions : quelques propositions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2001: 8èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparability of Statistical Concepts in Labour Force Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kouvatseas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETK &amp; NTTS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.907-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications of a Site for Distance Learning in Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kouvatseas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Tsourti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS &amp; ETK 2001 New Trends and Technologies for Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.933-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression PLS sur un processus stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion and Data grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDM 2000: International meeting on Nonlinear Methods and Data Mining,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Statistics with Internet: Available Resources and the St@tNet Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADTU 2000: European Association of Distance Teaching Universities Millenium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Distance Teaching Universitie, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinta Conferenza Nationale di Statistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Nov 2000, Rome, Italy. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion et greffes de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Modulad. Data Mining des Données Clientèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Clamart, France. pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexploited mines of academic and official statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSC : Academic and official statistics cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Sep 1998, Bucarest, Romania. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some simple rules for interpreting outputs of principal components and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 99: IX International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Statistics with Internet: a Survey of Available Resources and the St@tNet Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted training in statistics : internet and multimedia : a survey of existing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Sorrento, Italy. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes posés par la comparaison de classification dans des enquêtes différentes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème session de l’Institut International de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion: a new method based on Homogeneity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vila Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Anacapri, Italy. pp.395-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificazione, analisi dei dati e modelli di conjoint analysis come strumenti integrati per le ricerche di mercato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Statistica per le imprese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Apr 1997, Torino, Italy. pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse harmonique qualitative, une synthèse de la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recolección y análisis de datos longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia &amp; ORSTOM, Dec 1996, Bogota, Colombie. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How car advertising works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAR Seminar on Advertising Sponsorship and Promotions Understanding and Measuring the Effectiveness of Commercial Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESOMAR, Mar 1995, Madrid, Spain. pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los métodos y las aplicaciones del credit-scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Simposio Métodos Matemàticos aplicados a las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Costa Rica, Aug 1992, San José, Costa Rica. pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Analisis Discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Simposio Métodos Matemàticos aplicados a las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Costa Rica, Aug 1992, San José, Costa Rica. pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer aided software for teaching statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Scientific Meeting of the IASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Education, Aug 1993, Pérouse, Italy. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the selection of the number of components in correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisa Tambrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 1993: 6th International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chania, Greece. pp.846-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Analysis of Qualitative and Quantitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societa Italiana di Statistica. XXXV riunione scientifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Padova, Italy. pp.62-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis for categorical stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute, Dec 1985, Calcutta, India. pp.365-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les applications du credit-scoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34° Riunione Scientifica della Sociéta Italiana di Statistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociéta Italiana di Statistica, Apr 1988, Siena, Italie. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About maximal association criteria in linear analysis and in cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Internat. Federation of Classification Societies (IFCS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Aachen, Germany. pp.541-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de confiance en analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hatabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Data Analysis and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1986, Versailles, France. pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes non paramétriques en analyse discriminante - quelques propositions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Data Analysis and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Oct 1983, Versailles, France. pp.591-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Psychometric Society and the Classification Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 1982, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuzzy discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 1982 5th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing, Aug 1982, Toulouse, France. pp.224-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse harmonique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Oct 1979, Versailles, France. pp.375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some remarkable properties of generalized canonical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the Psychometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1980, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de métriques en analyse harmonique. Application à l'étude d'un ensemble de courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Toulouse, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'analyse discriminante sur variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET-INRIA, Sep 1979, Toulouse, France. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode et un programme d'analyse discriminante sur variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Sep 1977, Versailles, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant analysis when all the variables are nominal, a stepwise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the Psychometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell Laboratories, Apr 1976, Murray Hill, NJ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized canonical analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tenenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory methods and applications of multidimensional scaling and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Science Foundation; Japan Society for the promotion of science, Aug 1975, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning approaches applied to the calculation of scaling factors for radioactive waste characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the International Radiation Protection Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3956.8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané chez 502 femmes caucasiennes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Categorization of Job Postings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du nombre des classes dans l’algorithmeCROKI2 de classification croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2009: 9ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.447-448, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St@tNet: an assessment and new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASE Satellite Conference on Statistics Education and the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Berlin, Germany. , 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une intelligence artificielle comprise et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aimetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent Mille Milliards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-85071-207-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7108-1193-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Data Science. Symbolic, Complex and Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Diday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020, Big Data, Artificial Intelligence and Data Analysis, Jacques Janssen, 978-1-786-30576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782710811824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Choice and Model Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782710811770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes robustes en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.206, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. Editions Technip, 306 p., 2013, 978-2-7108-0959-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités, analyse des données et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.622, 2011, 978-2-7108-0980-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches non-paramétriques en régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782710809586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782710809579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782710808732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités, Analyse des données et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques pour données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9782710808558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Total Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Antoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Esposito Vinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica Verlag - Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-3-642-48710-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayesiennes en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip, 2002, 9782710808138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'expériences : applications à l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9782710807339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza datelor si informatica: cu aplicatii la studii de piata si sondaje de opinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorica Stefanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Economica, 1996, 973-9198-24-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lavallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe d'étude et de réflexion interrégional. Editions Technip, 1996, 2-7108-0700-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1854, 1980, Que Sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Bertrand; Anne Gégout-Petit; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2025, SFdS, 9782710812029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and New Perspectives on Optimal Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric J. Beh; Rosaria Lombardo; Jose G. Clavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Categorical Data from Historical Perspectives. Essays in Honour of Shizuhiko Nishisato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-154, 2024, Behaviormetrics: Quantitative Approaches to Human Behavior, 978-981-99-5328-8. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-5329-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Cypel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage au bout de l’IA: Ce qu'il faut savoir sur l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-8, 2023, 9782807360594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta : un parcours éclectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Didier; Jean-Jacques Droesbeke; Catherine Vermandele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nombres, acteurs de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2023, Sciences Sociales, 9782494532793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Guénot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IA éducative. L'intelligence artificielle dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2023, Thèmes &amp; Débats, 978-2-7495-5530-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy-Bertrand; Gilbert Saporta; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-252, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire lacunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-27, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Durbin Model for Compositional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daouia A., Ruiz-Gazen A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-488, 2021, 978-3-030-73249-3. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Years of Data Analysis: From Exploratory Data Analysis to Predictive Modeling and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christos Skiadas; James Bozeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Applications 1. Clustering and Regression, Modeling-estimating, Forecasting and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Data Analysis and Applications, 978-1-78630-382-0. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597568.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7108-1182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Data Analysis Methods to Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Corlosquet‐Habart; Jacques Janssen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data for Insurance Companies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2018, 9781786300737. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119489368.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes classiques d'analyse des données au Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Corlosquet-Habart; Jacques Janssen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le big data pour les compagnies d'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série Big Data, IA et analyse de données (1), </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-55, 2017, Innovation, Entrepreneuriat et Gestion, 978-1-78405-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Marbach &amp; Carlo Lauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfredo Rizzi, l'uomo e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCE-Multimedia, pp.43-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Elements of Correspondence Analysis and Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorg Blasius, Michael Greenacre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization and Verbalization of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.31-44, 2014, 9781466589803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Poisson à Lazarsfeld en passant chez Quetelet, Bertillon, Galton et Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Gilbert Saporta; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of structural equation models using parameter expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Gettler Summa; Leon Bottou; Bernard Goldfarb; Fionn Murtagh; Catherine Pardoux; Myriam Touati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012, 978-1-4398-6763-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint Use of Variables Clustering and PLS Structural Equations Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Partial Least Squares,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.235-246, 2010, 978-3-540-32825-4. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32827-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Component Analysis: application to Statistical Process Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Govaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2009, 1-84821-098-1. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611777.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Parent; Jacques Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement bayésien. Modélisation et inférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer- Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.vii-viii, 2007, Statistique et probabilités appliquées, 978-2-287-33906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR and PLS for Clusterwise Regression on Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brito P., Bertrand P., Cucumel G., De Carvalho F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.589-598, 2007, 978-3-540-73558-8. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73560-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Data Mining ou fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épidémiologie humaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP-Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-136, 2006, 2-86883-796-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Greenacre; Jörg Blasius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-392, 2006, 9781584886280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Michel Lejeune; Gilbert Saporta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles statistiques pour données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-82, 2005, 9782710808558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Approach for clusterwise linear regression on functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification, Clustering, and Data Mining Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer Berlin Heidelberg, pp.167-176, 2004, Classification, Clustering and Data Mining Applications, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17103-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data and Imputation Methods in Partition of Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification, Clustering, and Data Mining Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.631-637, 2004, Studies in Classification, Data Analysis and Knowledge Organisation, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17103-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Govaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2003, 978-2-7462-0643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de fichiers : une nouvelle méthode basée sur l'analyse homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vila Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Brossier; Anne-Marie Dussaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 1999, 9782100040230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thiria; Yves Lechevallier; Olivier Gascuel; Stéphane Canu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et méthodes neuronales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.20-30, 1997, 978-2100035441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'expériences et analyse conjointe: applications en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Jeanne Fine; Gilbert Saporta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plans d'expériences. Applications à l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-465, 1997, 9782710807339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions sur les méthodes factorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Grangé; Ludovic Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements statistiques des enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-89, 1993, 978-2100020089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la discrimination ; problématiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Celeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse discriminante sur variables continues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, pp.5-13, 1990, 978-2726106501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional data analysis for categorical variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Nijkamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring the Unmeasurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nato Science Series D: Behavioural and Social Science (22), </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-337, 1985, 978-9024731244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional data analysis and quantification of categorical variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Janssen; J.F. Marcotorchino; J.M. Proth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers (North-Holland), pp.73-97, 1983, 0-444-86704-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods of qualitative data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tenenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-René Barra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Statistics, Proceedings of the European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Holland, pp.749-755, 1977, 978-0720407518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta : un parcours éclectique, Statistique et Société, volume 8, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nombres au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.iii-iv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Data Analysis and the SODAS Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.xiii-xiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Trends in Applied Stochastic Modeling and Multidimensional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.3164-3166. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Singular Value Decomposition for Streaming and Scalable Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jichang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Functional Linear Model and its Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalization of partial least squares regression and correspondence analysis for categorical and mixed data: An application with the ADNI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero' Option in Conjoint Analysis:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une nouvelle filière de formation : « data scientists »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRIA Saclay; CEDRIC laboratory, CNAM-Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation statistique des emprunteurs ou « Scoring »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREM. Commission de réflexion sur l'enseignement des mathématiques. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes exploratoires d'analyse de données temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie [stat.TH]. Université Pierre et Marie Curie - Paris VI, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons entre plusieurs ensembles de variables et codage de données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Pierre et Marie Curie - Paris VI, 1975. Français. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00649127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Facets of Partial Least Squares Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Esposito Vinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-40643-5. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Special issue on “New methodologies in clustering and classification for complex and/or big data”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cerioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angel García-Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-024-00605-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI E.25, pp.197, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilbert Saporta </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilbert-saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3406-5887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027122565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saporta_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de Statistique Appliquée au Conservatoire National des Arts et Métiers (CNAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur invité 2017-2022 : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihang University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">webpage : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cedric.cnam.fr/~saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">e-mail: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilbert.saporta@cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Ecole Centrale Paris (1968).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master en statistique mathématique, Université Paris VI (1969).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômé de l' Institut de Statistique de l'Université de Paris (1970).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur (Ph.D.) Statistique, Université Paris VI (1975).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur ès Sciences Mathématiques, Université Paris VI (1981).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">au Conservatoire National des Arts et Métiers (1984-2014):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE STA 108 « Enquêtes et sondages»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UE STA 201 « Analyse multivariée approfondie»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autres établissements:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1969-1984 Assistant professor Paris Institute of Technology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1970-1972 lecturer Licence de Psychologie Université Paris X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1971-1978 lecturer Université Pierre et Marie Curie Paris VI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1970-1983 Associate professor Ecole Nationale Supérieure des Mines de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1977-1983 Associate professor Ecole Nationale Supérieure du Pétrole et des Moteurs (IFP school)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-1991 Associate professor Ecole Centrale Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-2007 lecturer Ecole Nationale de la Statistique et de l'Administration Economique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-2000 lecturer Institut de Statistique de l'Université Paris VI (ISUP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2007 lecturer Université de Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE THESES</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29 Ph.D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASSOCIATIONS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président d'honneur </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Statistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2017-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de la Fondation reconnue d'utilité publique  &amp;quot;La Science Statistique&amp;quot; 2008-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Président  IASC (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association for Statistical Computing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) 2005-2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien Vice-président ISI (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Statistical Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) 2005-2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien  Président de la Société de Statistique de France 1995-1996 & Société de Statistique de Paris 1995-1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancien  Président  de l'ASU (Association pour la Statistique et ses Utilisations) 1986-1988;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Association for Statistical Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societa Italiana di Statistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Association for Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'honneur de la  </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societatea de Probabilitati si Statistica din Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Remaining Useful Life Prediction Using Interpretable Divisive Feature Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.70084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Future for Stochastic Modeling in Business and Industry in the Era of Machine Learning and Artificial Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Escobar-Anel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.301-338. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26398/IJAS.0035-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse correspondence analysis for large contingency tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.1037-1056. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-022-00531-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité, explicabilité, paradoxes et biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation avec Yves Escoufier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Escoufier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust spatial autoregressive scalar-on-function regression with t-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.57-81. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-020-00384-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework to update scaling factors for radioactive waste characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvezio Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109092. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2020.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high dimensional variable screening via Gram–Schmidt orthogonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.1153-1170. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-00963-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using partial least squares regression for conjoint analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conjoint Analysis and Decision Making, 32, pp.67-84. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26398/IJAS.0032-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear mixed-effects model for longitudinal complex data with diversified characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmse.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470654v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">成分数据的空间自回归模型</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13700/j.bh.1001-5965.2018.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial partial least squares autoregression: Algorithm and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental modelling for compositional data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2229-2243. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610918.2018.1455870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training data scientists: a few challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-018-0114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for multiply-imputed data with penalized generalized estimating equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to characterize very-low-level radioactive waste produced at hadron accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.141-147. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification applied to the radiological characterization of radioactive waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle statistique pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in credit scoring: combining performance and interpretation in kernel discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-015-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling applied to the radiological characterization of historical waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocern La Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le certificat « Analyste de données massives » du Conservatoire national des arts et métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving stacking methodology for combining classifiers: applications to cosmetic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 09 (2), pp.340 - 361. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20705948v9n2p340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Leeuw and the French School of Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (6), 16 p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v073.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conversation with Jean-Louis Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (1), pp.2-16. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/insr.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Official Statistics:The Past, the Present and the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sirimal Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/big.2013.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and robust scoring technique for binary classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5430/air.v3n1p52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric on-line control of batch processes based on STATIS and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154 (3), pp.124-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recommender system to predict online job offer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, RNTI -E-25, pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the evaluation of vascular surgery manpower in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.65-71. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut pouvoir répondre à l’invasion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 782, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in discriminant analysis based on Gram-Schmidt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (8), pp.958-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-009-0057-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIPALS Algorithm for Missing Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.315-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basis expansions for estimating functional PLS regression: Applications with chemometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-M. Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Escabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (2), pp.289-305. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多元线性回归模型的聚类分析方法研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xitong Fangzhen Xuebao/Acta Simulata Systematica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.7048-7056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of bird targets with radar via patterns produced by wing flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaugg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Schmaljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Liechti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (26), pp.1041-1053. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2007.1349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Disjoint Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Vichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (8), pp.3194-3208. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2008.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Schmidt regression and application in cutting tool abrasion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beijing University of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (6), pp.729-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Content Data Mining : la classification croisée pour l'analyse textuelle d'un site Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, RNTI-E11, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of association rules mining and clustering methods to find relevant links between binary rare attributes in a large data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.596-613. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS classification of functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leveder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-007-0041-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel logistic PLS: a tool for supervised nonlinear dimensionality reduction and binary classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Viennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (9), pp.4083-4100. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure de réduction du nombre de paires en analyse conjointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148, pp.57-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.95-96. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2004.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méthodologie pour la Comparaison de Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de distance entre modalités de variables qualitatives; application à la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (2), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connection Between the Distribution of Eigenvalues in Multiple Correspondence Analysis and Log-Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.42-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Rule for the Selection of Principal Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Karlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (3), pp.643-666. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/STA-120018556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de l'analyse conjointe en cas de réponses incomplètes ou de non-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (4), pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression PLS sur un processus stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and data grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9473(01)00072-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hors série, Les mathématiques sociales (24), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Un événement : le rapport de l'Académie des Sciences sur la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[book review] The Analysis of Proximity Data. B. S. Everitt and S. Rabe‐Hesketh, Arnold, London, 1997.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.491-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la normalité asymptotique des valeurs propres en ACM sous l'hypothèse d'indépendance des variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (3), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'un ensemble de variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (4), pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Michael J. Greenacre, Theory and Application of Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période opérationnelle moyenne de la carte de moyennes mobiles équipondérées pour le contrôle du centrage d'un procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (3), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Family Of Probability Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXIX (2), pp.71-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de Discrimination non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (2), pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis for numerical and categorical individual time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asm.3150010204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis, with an extension towards nominal time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 22 (1-2), pp.169-189. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4076(83)90098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pondération optimale de variables qualitatives en analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4 (3), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications des opérateurs d'Escoufier au traitement des variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 1 (1), pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance et codages de deux variables aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 23 (1), pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (202)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Century of Functional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2025; The 21th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Piraeus, Jun 2025, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Challenges in Business and Industry in the Era of Machine Learning and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd Conference on International Exchange of Professionals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Human Resources and Social Security, China, Oct 2025, Shanghai (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Data Encoding: from H.O. Hirschfeld to Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ISI World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Oct 2025, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal et encodage: nouveaux regards sur un ancien problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2024, 4ème Colloque international statistique et économétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences économiques et de gestion, May 2024, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering variables: a survey and some new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensometrics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sensometric Society, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaling: New Insights Into an Old Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDS 2024; Statistics and Data Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIS, Apr 2024, Palermo, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the contribution of individual records to the reidentification risk of (pseudo) anonymized datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Béra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Daskalaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Spiliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th ISI World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Jul 2023, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de quelques méthodes de classification de variables mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaling: New Insights Into an Old Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2023, 20th Applied Stochastic Models and Data Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Mediterranean University, Jun 2023, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes : définitions, paradoxes et biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2022, 3eme Colloque international statistique et économétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences économiques et de gestion, Mahdia, May 2022, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some spatial regression models for functional and compositional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in honor of Christine Thomas-Agnan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse School of Economics, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some issues related to the fairness of algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2022, 24th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing- European Regional Section, Aug 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage optimal : nouveaux regards sur un ancien problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres de la Société Francophone de Classification (SFC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité des modèles prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI 11. 11ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebrating 40 years of Greek Statistical Institute 1981-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greek Statistical Institute, Mar 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Divisive Feature Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Dec 2021, Covilhã, Portugal. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the triumph of black boxes to the right to understand and the search for fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03037346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Interpreting and Explaining Machine Learning and Statistical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMTDA 2020; 6th Stochastic Modeling Techniques and Data Analysis International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Methods for Unsupervised Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Interval Data Modelling (SIDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2019. 18th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science des données, données massives : défis et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse exploratoire à la modélisation prédictive: le chemin de la science des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier: berceau de la Data Science. Colloque en l'honneur du Pr. Yves Escoufier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFLM: A mix of a Functional Linear Model and of a Spatial Autoregressive Model for spatially correlated functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CroNoS Workshop on Functional Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise Methods: a Synthesis and New Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Fernando da Costa Nicolau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Portuguesa de Classificação e Análise de Dados, Jun 2018, Lisbonne, Portugal. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise Sparse PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer ou prédire? Les nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiometrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise methods, past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI 2017 61st World Statistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for longitudinal biomarkers constrained by a detection limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Estimate Uncertainty in Waste Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nuclear Nonproliferation Technology and Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Data Scientists: A Few Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Data Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Data Science, Nov 2016, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive versus Generative Modelling: a Challenge for (Social) Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science &amp; Social Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les données manquantes dans la sélection de variables pour données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for multiply imputed data with penalized generalized estimating equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which analytic methods for Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARS'15. Fifth International Workshop on Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Salerno, Apr 2015, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening policies in health impact assessment: easier decision making through cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Epidemiological Association, Jun 2015, Maastricht, Netherlands. pp.852, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-015-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory data analysis and contiguity relations: An outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Prosperina Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFE-CMStatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint Analysis: past, present and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choice and preference analysis for quality improvement and seminar on experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Policies for Health Impact Assessment: cluster analysis for easier decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pereira Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association, Oct 2015, Milan, Italy. pp.133-134, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckv171.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Partial Least Squares and Correspondence Analysis to Predict Categorical (and Heterogeneous) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Correspondence Analysis and Related Methods CARME 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang-Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFE-CMStats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Missing Visits on GEE, a Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis ASMDA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de visites manquantes sur l'estimateur des GEE, une étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Geronimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression typologique pour données multi-blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 émes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification and experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression for multivariate functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integration of partial least squares and sparsified multiple correspondence analysis applied to genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining, Machine Learning and Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ACP sparse à l'ACM sparse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrostat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of some sparse methods for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reject inference techniques and semi supervised methods implemented in the process for granting credit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de quatre techniques d'inférence des refusés dans le processus d'octroi de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 émes Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Strategy for Combining Several Classifiers for Small Samples and Heterogeneous Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiometrie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales sparse pour données multiblocs et extension à l'analyse des correspondances multiples sparse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 émes Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sparse Regression to Sparse Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Luxembourg, Luxembourg. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Official Data: What's New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 SIAM International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non paramétrique de procédés par lots basé sur STATIS et la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrostat2012, 12èmes journées Européennes Agro-Industrie et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané chez 502 femmes caucasiennes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.555-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking prediction for a binary outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Nocairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalisation of sparse PCA to multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse principal component analysis for multiblock data and its extension to sparse multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing, Aug 2012, Limassol, Cyprus. pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et analyse de données pour l’assureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Directive Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ActuariaCnam, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel discrimination and explicative features: an operative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between latent semantic analysis and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME 2011 International conference on Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Supervised Hybrid System to Enhance the Recommendation of Channels in terms of Campaign ROI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM'11, 20th ACM Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.2265-2268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayesienne des modèles à équations structurelles utilisant l'expansion paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement des refusés dans le processus d'octroi de crédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43émes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised recommender system to predict online job offer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Application of High-dimensional Complex and Symbolic Data Analysis in Economics and Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Recrutement : recherche de mots-clés pertinents dans le titre des annonces d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Viet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'2010, 10th International Conference on Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne des modèles à équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de statistiques, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WCUM pour l'analyse d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence internationale sur l'Extraction et la Gestion des Connaissances EGC'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de comptage appliqués aux décisions de candidature aux offres d'emploi sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du nombre de classes dans les méthodes de bipartitionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Denis de la Réunion, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated and Adaptive Prediction in Functional Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Weighted Regression in Conjoint Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Clusters in Block Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International FLAIRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florida, United States. pp.392-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification supervisée et données fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010, 17èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.469-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clusterwise Center and Range Regression Model for Interval-Valued Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de A. T. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo N. Queiroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.461-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for PLS Regression Modeling of Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengshuai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Partial Least Squares and Related Methods (PLS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pékin, China. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing partitions of different units based on same questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University of Beirut, Jan 2009, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Regression with Functional Predictor and Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Mbarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'09,6th Int. Conf. on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pékin, China. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block clustering for web pages categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2009: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Burgos, Spain. pp.260-267, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04394-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à variables latentes pour le traitement de données hybrides issues de comparaison interlaboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Understanding versus Models for Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSDM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of clusters in CROKI2 algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSDM'09 - Meeting on Statistics and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle multivarié de procédés par lots à l'aide de Statis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and Unsupervised Linear Methods for Functional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Process Monitoring by Three-way Data Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fogliatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'09 XIII International Conference on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Forecasting on Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Jan 2008, Arcavata di Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Imputation and Multidimensional Scaling Applied to a k-means Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bi-partitionnement : Etat de l'art sur les approches et les algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol'IA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Understanding versus Models for Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Porto, Portugal. pp.315-322, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2084-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero option in conjoint analysis, A new specification of the indecision and the refusal. Application to the Video on Demand market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Jun 2008, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resampling ROC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC'07 International Association for Statistical Computing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on Importance of Variable Selection in PLS1 Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'07 5th Int. Symp. on PLS and related methods, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Response Surface as Explorative Tool in Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME'07, Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Selection and Predictive Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Civil Engineering, Jun 2007, Bucarest, Romania. pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant analysis on functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congresso Annual da Sociedade Portuguesa de Estadistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear methods for regression and classification with functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC-ARS'07 special Conf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance en statistique : technologie et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear PLS path modeling based on monotonic B-spline transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jakobowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International symposium on PLS and related methods (PLS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Matforsk, Norway. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison expérimentale entre les approches PLS et LISREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Clamart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de certains indices de pertinence des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 06 Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification pour l'extraction de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'06. Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Metz, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification préalable à la recherche de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAS'06 Rencontres Inter-Associations sur le thème de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KNEMO'06 Knowledge Extraction and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with missing data in a k-means method - A simulation based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, X, Italy. pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Credit Scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated prediction in discriminant analysis on functional data for binary response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'06, 17th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rome, Italy. pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Credit scoring, statistique et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel logistic PLS: a new tool for complex classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fertil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.441-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de logiciels de prévision automatique de séries chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS classification of functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leveder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of association rules mining and clustering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Statistical Aspects of Credit Scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS discriminant analysis for functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.653-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques to compare partitions of different units based on same surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint use of variables clustering and PLS structural equations modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction and PLS structural equation modeling. An application to automobile market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'05 XIth Int. Symp. on Applied Stochastic Models and Data Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France. pp.756-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe des règles d'association et de la classification de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kano's satisfaction model applied to External Preference Mapping : a new way to handle non linear relationships between hedonic evaluations and product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Riviére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monrozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'05 4th Int. Symp. on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficiente de affinidade em classificação com dados omissos. Uma Aplicação a Dados Reais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2004. XI Jornadas de Classificação e Análise de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The St@tNet Project for Teaching Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2004. 16th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASC, Aug 2004, Prague, Czech Republic. pp.417-428, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2656-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control chart approach to select eigenvalues in principal component and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Session of the International Statistical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Aug 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connection between the distribution of eigenvalues in multiple correspondence analysis and log-linear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Benammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME2003: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence Analysis and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARME2003: Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des indices de comparaison de deux classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'03 10 èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification hiérarchique ascendante avec imputation multiple de données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC' 03 10èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de um Método de Imputação Múltipla em Classificação Hierárquica de Variáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2003: X Jornadas de Classificação e Análise de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Apr 2003, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on IPM 71: Educational implications of statistical method and modelling developments in psychometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Session of the International Statistical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Statistical Institute, Aug 2003, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de comparaison de partitions proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence sur la statistique et l’analyse de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE Cnam Liban, Sep 2002, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterwise PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2002. 15th Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St@tNet, An Internet Based Software For Teaching Introductory Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOTS 6 International Conference On Teaching Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASE, Jul 2002, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multivariée de fusion statistique de fichiers de données appliquée au marché résidentiel de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Oct 2002, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multivariée de fusion statistique de fichiers appliquée au marché résidentiel de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados omissos em Classificação hierárquica de variáveis e o algoritmo NIPALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCLAD 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAD, Feb 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two partitions: Some Proposals and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Berlin, Germany. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57489-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification of Variables, a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2002, Krakow, Poland. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-56181-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification - a study with Personality developpment data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Geada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Method to Match Data Sets Applied to Electric Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS-ETK : New Techniques and Technologies for Statistics, Exchange of Technology and Know-how</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.725-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance entre deux Partitions : quelques propositions et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genane Youness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2001: 8èmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Pointe à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS'01. Second International Symposium on PLS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS regression on a stochastic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA'01: 10th International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a statistical Sofware package for non-expert users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Karlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Anastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Jaupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETK &amp; NTTS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data in Hierarchical Classification, a study with personality development data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Geada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG 2001 32nd European Mathematical Psychology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparability of Statistical Concepts in Labour Force Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kouvatseas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETK &amp; NTTS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.907-910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications of a Site for Distance Learning in Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kouvatseas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Tsourti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS &amp; ETK 2001 New Trends and Technologies for Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Jun 2001, Hersonissos, Greece. pp.933-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression PLS sur un processus stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion and Data grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDM 2000: International meeting on Nonlinear Methods and Data Mining,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Statistics with Internet: Available Resources and the St@tNet Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADTU 2000: European Association of Distance Teaching Universities Millenium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Distance Teaching Universitie, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining and Official Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinta Conferenza Nationale di Statistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Nov 2000, Rome, Italy. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion et greffes de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Modulad. Data Mining des Données Clientèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Clamart, France. pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some simple rules for interpreting outputs of principal components and correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 99: IX International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexploited mines of academic and official statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSC : Academic and official statistics cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurostat, Sep 1998, Bucarest, Romania. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Statistics with Internet: a Survey of Available Resources and the St@tNet Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISI99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer assisted training in statistics : internet and multimedia : a survey of existing tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Spinakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTTS 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Sorrento, Italy. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classificazione, analisi dei dati e modelli di conjoint analysis come strumenti integrati per le ricerche di mercato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furio Camillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Statistica per le imprese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Italiana di Statistica, Apr 1997, Torino, Italy. pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion: a new method based on Homogeneity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vila Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Anacapri, Italy. pp.395-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes posés par la comparaison de classification dans des enquêtes différentes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème session de l’Institut International de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse harmonique qualitative, une synthèse de la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recolección y análisis de datos longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia &amp; ORSTOM, Dec 1996, Bogota, Colombie. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How car advertising works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAR Seminar on Advertising Sponsorship and Promotions Understanding and Measuring the Effectiveness of Commercial Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESOMAR, Mar 1995, Madrid, Spain. pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los métodos y las aplicaciones del credit-scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Simposio Métodos Matemàticos aplicados a las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Costa Rica, Aug 1992, San José, Costa Rica. pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Analisis Discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Simposio Métodos Matemàticos aplicados a las Ciencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Costa Rica, Aug 1992, San José, Costa Rica. pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer aided software for teaching statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verdoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Scientific Meeting of the IASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Education, Aug 1993, Pérouse, Italy. pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the selection of the number of components in correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisa Tambrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 1993: 6th International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chania, Greece. pp.846-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Analysis of Qualitative and Quantitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societa Italiana di Statistica. XXXV riunione scientifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Padova, Italy. pp.62-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis for categorical stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute, Dec 1985, Calcutta, India. pp.365-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les applications du credit-scoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34° Riunione Scientifica della Sociéta Italiana di Statistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociéta Italiana di Statistica, Apr 1988, Siena, Italie. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About maximal association criteria in linear analysis and in cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Internat. Federation of Classification Societies (IFCS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Aachen, Germany. pp.541-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de confiance en analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hatabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Data Analysis and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, 1986, Versailles, France. pp.499-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes non paramétriques en analyse discriminante - quelques propositions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Data Analysis and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Oct 1983, Versailles, France. pp.591-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Psychometric Society and the Classification Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 1982, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuzzy discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT 1982 5th Symposium on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Computing, Aug 1982, Toulouse, France. pp.224-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse harmonique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Oct 1979, Versailles, France. pp.375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some remarkable properties of generalized canonical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the Psychometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1980, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de métriques en analyse harmonique. Application à l'étude d'un ensemble de courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1980, Toulouse, France. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'analyse discriminante sur variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Congrès Reconnaissance des formes et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCET-INRIA, Sep 1979, Toulouse, France. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode et un programme d'analyse discriminante sur variables qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Sep 1977, Versailles, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant analysis when all the variables are nominal, a stepwise method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the Psychometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell Laboratories, Apr 1976, Murray Hill, NJ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized canonical analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tenenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory methods and applications of multidimensional scaling and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Science Foundation; Japan Society for the promotion of science, Aug 1975, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning approaches applied to the calculation of scaling factors for radioactive waste characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Zaffora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the International Radiation Protection Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3956.8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multiblocs pour l'identification de gènes associés au vieillissement cutané chez 502 femmes caucasiennes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tenenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Zagury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Guinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Categorization of Job Postings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSTAT'2010, 19th International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du nombre des classes dans l’algorithmeCROKI2 de classification croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Charrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2009: 9ème conférence internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.447-448, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St@tNet: an assessment and new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASE Satellite Conference on Statistics Education and the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Berlin, Germany. , 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une intelligence artificielle comprise et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aimetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent Mille Milliards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-85071-207-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7108-1193-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Data Science. Symbolic, Complex and Network Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Diday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020, Big Data, Artificial Intelligence and Data Analysis, Jacques Janssen, 978-1-786-30576-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782710811824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Choice and Model Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782710811770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes robustes en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.206, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. Editions Technip, 306 p., 2013, 978-2-7108-0959-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités, analyse des données et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.622, 2011, 978-2-7108-0980-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches non-paramétriques en régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782710809586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782710809579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9782710808732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités, Analyse des données et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques pour données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9782710808558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Total Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Antoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Esposito Vinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica Verlag - Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-3-642-48710-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayesiennes en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip, 2002, 9782710808138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'expériences : applications à l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9782710807339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza datelor si informatica: cu aplicatii la studii de piata si sondaje de opinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorica Stefanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Economica, 1996, 973-9198-24-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lavallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe d'étude et de réflexion interrégional. Editions Technip, 1996, 2-7108-0700-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1854, 1980, Que Sais-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Bertrand; Anne Gégout-Petit; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données de composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2025, SFdS, 9782710812029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and New Perspectives on Optimal Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric J. Beh; Rosaria Lombardo; Jose G. Clavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Categorical Data from Historical Perspectives. Essays in Honour of Shizuhiko Nishisato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-154, 2024, Behaviormetrics: Quantitative Approaches to Human Behavior, 978-981-99-5328-8. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-5329-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Cypel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage au bout de l’IA: Ce qu'il faut savoir sur l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-8, 2023, 9782807360594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta : un parcours éclectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Didier; Jean-Jacques Droesbeke; Catherine Vermandele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nombres, acteurs de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2023, Sciences Sociales, 9782494532793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Guénot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IA éducative. L'intelligence artificielle dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2023, Thèmes &amp; Débats, 978-2-7495-5530-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gégout-Petit; Myriam Maumy-Bertrand; Gilbert Saporta; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-252, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire lacunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-27, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Durbin Model for Compositional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daouia A., Ruiz-Gazen A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-488, 2021, 978-3-030-73249-3. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 Years of Data Analysis: From Exploratory Data Analysis to Predictive Modeling and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christos Skiadas; James Bozeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Applications 1. Clustering and Regression, Modeling-estimating, Forecasting and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Data Analysis and Applications, 978-1-78630-382-0. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597568.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7108-1182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Data Analysis Methods to Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Corlosquet‐Habart; Jacques Janssen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data for Insurance Companies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2018, 9781786300737. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119489368.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes classiques d'analyse des données au Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Corlosquet-Habart; Jacques Janssen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le big data pour les compagnies d'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série Big Data, IA et analyse de données (1), </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-55, 2017, Innovation, Entrepreneuriat et Gestion, 978-1-78405-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giorgio Marbach &amp; Carlo Lauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfredo Rizzi, l'uomo e l'opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCE-Multimedia, pp.43-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Elements of Correspondence Analysis and Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorg Blasius, Michael Greenacre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization and Verbalization of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.31-44, 2014, 9781466589803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Poisson à Lazarsfeld en passant chez Quetelet, Bertillon, Galton et Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Gilbert Saporta; Christine Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of structural equation models using parameter expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Gettler Summa; Leon Bottou; Bernard Goldfarb; Fionn Murtagh; Catherine Pardoux; Myriam Touati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2012, 978-1-4398-6763-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoint Use of Variables Clustering and PLS Structural Equations Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Partial Least Squares,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.235-246, 2010, 978-3-540-32825-4. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32827-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Component Analysis: application to Statistical Process Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Govaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2009, 1-84821-098-1. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611777.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Parent; Jacques Bernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement bayésien. Modélisation et inférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer- Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.vii-viii, 2007, Statistique et probabilités appliquées, 978-2-287-33906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR and PLS for Clusterwise Regression on Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brito P., Bertrand P., Cucumel G., De Carvalho F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.589-598, 2007, 978-3-540-73558-8. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73560-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Data Mining ou fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épidémiologie humaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP-Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-136, 2006, 2-86883-796-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Niang Keita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Greenacre; Jörg Blasius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-392, 2006, 9781584886280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Michel Lejeune; Gilbert Saporta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles statistiques pour données qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-82, 2005, 9782710808558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Approach for clusterwise linear regression on functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification, Clustering, and Data Mining Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer Berlin Heidelberg, pp.167-176, 2004, Classification, Clustering and Data Mining Applications, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17103-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data and Imputation Methods in Partition of Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorga da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bacelar-Nicolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification, Clustering, and Data Mining Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.631-637, 2004, Studies in Classification, Data Analysis and Knowledge Organisation, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17103-1_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Govaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-42, 2003, 978-2-7462-0643-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de fichiers : une nouvelle méthode basée sur l'analyse homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weila Vila Gu Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gildas Brossier; Anne-Marie Dussaix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes et sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 1999, 9782100040230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Thiria; Yves Lechevallier; Olivier Gascuel; Stéphane Canu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et méthodes neuronales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.20-30, 1997, 978-2100035441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'expériences et analyse conjointe: applications en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Droesbeke; Jeanne Fine; Gilbert Saporta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plans d'expériences. Applications à l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-465, 1997, 9782710807339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions sur les méthodes factorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Grangé; Ludovic Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements statistiques des enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-89, 1993, 978-2100020089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la discrimination ; problématiques et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Celeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse discriminante sur variables continues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, pp.5-13, 1990, 978-2726106501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional data analysis for categorical variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Nijkamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring the Unmeasurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nato Science Series D: Behavioural and Social Science (22), </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-337, 1985, 978-9024731244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional data analysis and quantification of categorical variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Janssen; J.F. Marcotorchino; J.M. Proth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers (North-Holland), pp.73-97, 1983, 0-444-86704-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methods of qualitative data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bouroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tenenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-René Barra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Statistics, Proceedings of the European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Holland, pp.749-755, 1977, 978-0720407518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta : un parcours éclectique, Statistique et Société, volume 8, n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nombres au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.iii-iv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic Data Analysis and the SODAS Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.xiii-xiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Trends in Applied Stochastic Modeling and Multidimensional Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.3164-3166. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Singular Value Decomposition for Streaming and Scalable Network Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jichang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalization of partial least squares regression and correspondence analysis for categorical and mixed data: An application with the ADNI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Functional Linear Model and its Estimation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero' Option in Conjoint Analysis:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une nouvelle filière de formation : « data scientists »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de La Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRIA Saclay; CEDRIC laboratory, CNAM-Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation statistique des emprunteurs ou « Scoring »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREM. Commission de réflexion sur l'enseignement des mathématiques. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes exploratoires d'analyse de données temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie [stat.TH]. Université Pierre et Marie Curie - Paris VI, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons entre plusieurs ensembles de variables et codage de données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Pierre et Marie Curie - Paris VI, 1975. Français. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00649127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Facets of Partial Least Squares Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Esposito Vinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-40643-5. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COMPSTAT'2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compstat'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-7908-2604-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Special issue on “New methodologies in clustering and classification for complex and/or big data”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cerioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Angel García-Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-024-00605-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RNTI E.25, pp.197, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A89D3C09"/>
+    <w:nsid w:val="D54CE520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0306B5C"/>
+    <w:nsid w:val="ED9C3BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F5DD65B"/>
+    <w:nsid w:val="CBAC191B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4189D931"/>
+    <w:nsid w:val="6D1B1D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1E4B13E"/>
+    <w:nsid w:val="6DC85E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilbert-saporta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3406-5887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027122565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/saporta_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ev.buaa.edu.cn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedric.cnam.fr/~saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilbert.saporta@cnam.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedric.cnam.fr/~saporta/THESES%20%20DIRIGEES%20PAR%20GILBERT%20SAPORTA.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfds.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasc-isi.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isi-web.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfc-classification.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychometricsociety.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iase-web.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis-statistica.it/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euads.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsr.ase.ro/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04987361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ruggeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cleveland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fisher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escobar-Anel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03998894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03872079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Escoufier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02495912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-020-00384-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02491880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Zaffora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magistris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvezio Ronchetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2020.109092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00963-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02941462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0032-005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470654v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmse.2019.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13700/j.bh.1001-5965.2018.0253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1455870" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0114-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geronimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2017.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luccioni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.01.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Liberati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Camillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0213-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocern La Torre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Nocairi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v9n2p340" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RV0DWDKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sirimal Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/big.2013.0038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/air.v3n1p52" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ricco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX4N5N46-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03952633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Mbarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Aguilera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Escabias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125932v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Loon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Schmaljohann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Liechti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1349" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vichi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.05.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M614QN0C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leveder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0041-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;ra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Benammou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Souissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.543" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2003.10.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2004.05.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abdallah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Spinakis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120018556" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124825v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Harbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507745v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(01)00072-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02505966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouroche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02612016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Preda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahjoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150010204" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NXH86WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4076(83)90098-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507766v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05113223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05318949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04580651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Daskalaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Spiliopoulos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Spinakis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04123670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03791487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778052v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang-Keita" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245218v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02779513v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03334607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03187023v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500574v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500634v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500612v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500597v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130198v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Bacelar-Nicolau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira Miguel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-015-0072-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507516v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv171.014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prosperina Vitale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507459v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507494v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126419v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126492v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126395v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126303v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126236v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guizani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126255v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126172v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ibanez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750918v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zagury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guinot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126122v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752243v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126217v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03548803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126173v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125854v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125869v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125764v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494728v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125769v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Viet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125768v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125763v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125762v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A. T. de Carvalho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo N. Queiroz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshuai Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386658v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125705v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Mbarek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125659v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125539v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorga da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bacelar-Nicolau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2084-3_26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ohannessian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125387v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125374v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125332v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125333v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125363v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jakobowicz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125931v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125190v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125170v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125209v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125057v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125140v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125048v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125042v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125040v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125041v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125056v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125055v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rivi&#233;re" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monrozier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124927v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124929v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2656-2_34" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124808v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124809v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124807v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124813v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124781v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03150464v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124745v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124744v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124748v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124803v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124802v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56181-8_13" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124654v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124804v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Geada" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468783v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Anastasiou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Jaupi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124655v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124656v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03059941v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvatseas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02522504v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsourti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124589v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124591v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124592v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514204v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124587v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124588v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126405v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514008v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082313v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Co" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514025v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514063v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03063768v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brul&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082618v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03061732v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdoire" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514004v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisa Tambrea" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02513970v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514070v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514074v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514080v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02522015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hatabian" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743690v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gautier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577254v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743694v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514117v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577209v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743697v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514101v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577378v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577153v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507380v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Torre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3956.8240" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125974v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125766v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124810v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03578730v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aimetti" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centmillemilliards.com/wp/produit/manifeste-pour-une-intelligence-artificielle-comprise-et-responsable/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471591v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Guan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Advances+in+Data+Science%3A+Symbolic%2C+Complex%2C+and+Network+Data-p-9781119694960" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470866v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2268/apprentissage-statistique-et-donnees-massives.html" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126519v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126413v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126164v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521298v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1129/approches-non-parametriques-en-regression.html" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521606v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1120/analyse-statistique-des-donnees-longitudinales.html" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521442v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejeune" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1023/analyse-statistique-des-donnees-spatiales-l.html" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125195v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521456v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/995/modeles-statistiques-pour-donnees-qualitatives.html" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521486v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lauro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Antoch" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Esposito Vinzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790813838" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521337v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521474v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/614/plans-d-experiences.html" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065309v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Stefanescu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065341v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Barzic" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavallard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dazy" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521505v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Lanalyse_des_donn%C3%A9es" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05076144v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstechnip.com/fr/catalogue-detail/2352/donnees-de-composition.html" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04421777v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Di Ciaccio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-5329-5" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5329-5_9" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04231996v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/auteur/axel-cypel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157401v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-nombres-acteurs-de-changement/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04246625v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4785/9782749555300/intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696281v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03274385v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-73249-3_24" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_24" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470740v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1458" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597568.fmatter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470857v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470097v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119489368.ch2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/le-big-data-pour-les-compagnies-d-assurance" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02508271v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126409v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02538840v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1173/modeles-a-variables-latentes-et-modeles-de-melange.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125864v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Statistical-Learning-and-Data-Science/Summa-Bottou-Goldfarb-Murtagh-Pardoux-Touati/p/book/9780367381899" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125749v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32827-8_11" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1329399CFF22F98055C1401ACAC296AB0C9CEC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542062v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm:978-2-287-33907-3/1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125361v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1_56" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125191v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/rst23.htm" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125049v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124925v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17103-1_17" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A830FE4C03BEC1E96F2D12DE7D51E7CC84E857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124926v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17103-1_59" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124586v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/enquetes-et-sondages-methodes-modeles-applications-nouvelles-technologies" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060039v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02540655v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060021v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060010v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789024731244#aboutBook" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514149v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03059983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02885745v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03893265v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03163471v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705981v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertrand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471245v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471325v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02536209v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092062v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdoncle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025009v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711814v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649127v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507367v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russolillo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319406411" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130383v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790826036#aboutBook" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693091v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerioli" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Angel Garc&#237;a-Escudero" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-024-00605-6" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917511v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471743v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilbert-saporta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3406-5887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027122565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/saporta_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ev.buaa.edu.cn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedric.cnam.fr/~saporta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilbert.saporta@cnam.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedric.cnam.fr/~saporta/THESES%20%20DIRIGEES%20PAR%20GILBERT%20SAPORTA.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfds.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasc-isi.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isi-web.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfc-classification.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychometricsociety.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iase-web.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis-statistica.it/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euads.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsr.ase.ro/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04987361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ruggeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cleveland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fisher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escobar-Anel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03998894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03872079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Escoufier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02495912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-020-00384-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02491880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Zaffora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magistris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvezio Ronchetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2020.109092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-00963-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02941462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0032-005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470654v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmse.2019.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13700/j.bh.1001-5965.2018.0253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1455870" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-018-0114-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geronimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2017.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZG2V56-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.01.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Liberati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furio Camillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0213-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocern La Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Nocairi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v9n2p340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RV0DWDKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sirimal Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/big.2013.0038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/air.v3n1p52" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mac&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ricco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.09.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX4N5N46-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03952633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Mbarek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-M. Aguilera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Escabias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.09.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Loon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Schmaljohann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Liechti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1349" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vichi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.05.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M614QN0C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125292v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leveder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0041-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152898v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;ra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.01.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Benammou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Souissi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.543" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2003.10.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2004.05.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abdallah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Spinakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STA-120018556" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Harbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(01)00072-X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02505966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouroche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02612016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Preda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507853v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahjoub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asm.3150010204" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NXH86WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4076(83)90098-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05113223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05325266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05318949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04580651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165346v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Daskalaki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Spiliopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Spinakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04123670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03791487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778052v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02779513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03334607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471736v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03187023v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473529v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500634v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500597v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03953110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Bacelar-Nicolau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pereira Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-015-0072-z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507419v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giordano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prosperina Vitale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507516v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv171.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Beaton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507494v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126419v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126492v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126395v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guizani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126255v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126256v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zagury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guinot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126172v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ibanez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126217v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752243v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03548803v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125854v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125869v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125868v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Viet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494790v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494728v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125840v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125761v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125764v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125763v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A. T. de Carvalho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo N. Queiroz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshuai Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125705v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Mbarek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125843v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04394-9_32" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BL4C7PW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386658v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125659v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125668v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125539v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorga da Silva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bacelar-Nicolau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125575v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2084-3_26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ohannessian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125387v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125334v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125374v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125332v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125333v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125363v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jakobowicz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125190v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125931v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125170v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125042v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125048v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125140v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125040v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125041v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125055v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rivi&#233;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monrozier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124927v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2656-2_34" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124809v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124808v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124807v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124813v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124781v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03150464v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124745v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124744v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124748v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124803v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124802v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-56181-8_13" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Geada" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124656v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124683v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124654v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468783v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Anastasiou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Jaupi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124804v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03059941v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kouvatseas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02522504v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Tsourti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124589v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124590v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124591v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124592v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124587v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514204v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124588v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126405v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514025v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082313v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Co" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514008v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514063v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03063768v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brul&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082638v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03082618v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03061732v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janvier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdoire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514004v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisa Tambrea" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02513970v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514070v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514074v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514080v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02522015v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hatabian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743690v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gautier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577254v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743694v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514117v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577209v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00743697v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514101v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577378v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577153v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507380v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Torre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3956.8240" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125974v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125766v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125739v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124810v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03578730v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aimetti" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centmillemilliards.com/wp/produit/manifeste-pour-une-intelligence-artificielle-comprise-et-responsable/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471591v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Guan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Advances+in+Data+Science%3A+Symbolic%2C+Complex%2C+and+Network+Data-p-9781119694960" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2268/apprentissage-statistique-et-donnees-massives.html" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126519v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126413v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126237v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126164v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521298v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1129/approches-non-parametriques-en-regression.html" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521606v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1120/analyse-statistique-des-donnees-longitudinales.html" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521442v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejeune" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1023/analyse-statistique-des-donnees-spatiales-l.html" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125195v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521456v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/995/modeles-statistiques-pour-donnees-qualitatives.html" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521486v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lauro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Antoch" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Esposito Vinzi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790813838" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521337v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fine" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521474v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/614/plans-d-experiences.html" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065309v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Stefanescu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03065341v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Barzic" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavallard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dazy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02521505v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Lanalyse_des_donn%C3%A9es" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05076144v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstechnip.com/fr/catalogue-detail/2352/donnees-de-composition.html" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04421777v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Di Ciaccio" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-99-5329-5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5329-5_9" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04231996v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/auteur/axel-cypel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04157401v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-nombres-acteurs-de-changement/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04246625v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4785/9782749555300/intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696281v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03274385v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-73249-3_24" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_24" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470740v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1458" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597568.fmatter" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470857v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470097v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119489368.ch2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473576v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/le-big-data-pour-les-compagnies-d-assurance" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02508271v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126409v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02538840v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/1173/modeles-a-variables-latentes-et-modeles-de-melange.html" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125864v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Statistical-Learning-and-Data-Science/Summa-Bottou-Goldfarb-Murtagh-Pardoux-Touati/p/book/9780367381899" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125749v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32827-8_11" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1329399CFF22F98055C1401ACAC296AB0C9CEC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542062v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm:978-2-287-33907-3/1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125361v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1_56" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125191v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/rst23.htm" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125049v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124925v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17103-1_17" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33A830FE4C03BEC1E96F2D12DE7D51E7CC84E857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124926v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17103-1_59" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124586v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weila Vila Gu Co" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/enquetes-et-sondages-methodes-modeles-applications-nouvelles-technologies" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060039v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02540655v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060021v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03060010v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789024731244#aboutBook" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02514149v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03059983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02885745v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03893265v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03163471v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705981v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertrand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471325v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471245v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02536209v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092062v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdoncle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025009v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711814v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649127v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507367v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russolillo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319406411" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130383v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783790826036#aboutBook" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04693091v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerioli" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Angel Garc&#237;a-Escudero" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-024-00605-6" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917511v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471743v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>