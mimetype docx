--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -204,469 +204,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t>
+                <w:t xml:space="preserve">Report on the 3rd Thematic School on Dielectrics 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (3), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEI.2025.11023184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348556v1</w:t>
+                <w:t xml:space="preserve">hal-05405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence Monitoring During an Epoxy Curing Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanoluminescence driven by oxidation reactions in epoxy resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.111447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111447⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 232, pp.111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087873v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the 3rd Thematic School on Dielectrics 2024</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petru Notingher</w:t>
+                <w:t xml:space="preserve">Chemiluminescence Monitoring During an Epoxy Curing Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEI.2025.11023184⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405163v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanoluminescence driven by oxidation reactions in epoxy resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Robbiani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 232, pp.111101. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852495v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the ion behaviour in polyethylene containing by-products and submitted to high DC field stress</w:t>
               </w:r>
@@ -906,325 +906,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t>
+                <w:t xml:space="preserve">Degradation induced by charge relaxation in silicone gels under the ultra‐fast pulsed electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Teng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Berquez</w:t>
+                <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Zhe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijie Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/hve2.12484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686010v1</w:t>
+                <w:t xml:space="preserve">hal-04785785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation induced by charge relaxation in silicone gels under the ultra‐fast pulsed electric field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Xu</w:t>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyu Wei</w:t>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Xie</w:t>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Voltage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (31), pp.315502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/hve2.12484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785785v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Ultrasonic Propagation in Transformers within Thermal Fields and Intelligent Methodology for Hot-Spot Temperature Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dechao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference Report—2024 IEEE-DEIS 5th International Conference on Dielectrics (IEEE ICD 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (6), pp.42-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1392,51 +1392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism Analysis of Bubble Discharge Within Silicone Gels Under Pulsed Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,655 +1520,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conduction and Space Charge in Gamma-Irradiated XLPE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2023.3271612⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310628v1</w:t>
+                <w:t xml:space="preserve">hal-04310659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Self-Healing Dielectric for High-Reliability, High-Performance PCB-Embedding Materials for Power Electronics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Arati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.133967-133978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3334632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Scarangella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between chemical, thermal and dielectric properties of gamma-irradiated PTFE thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mezouar</w:t>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (88), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10965-023-03473-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrical Conduction and Space Charge in Gamma-Irradiated XLPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94 (8), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.2099-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2023.3271612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310659v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl and carbon–carbon double bond in anhydride molecules modulated surface charge trap depth of epoxy materials</w:t>
               </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,347 +2416,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Chlorine into Epoxy Resin to Modulate Charge Trap Depth in the Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yufan Xu</w:t>
+                <w:t xml:space="preserve">The Influence of Physical Parameters on Space Charge Accumulation and Phase Characteristics in Cable Insulation under ac Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Shen</w:t>
+                <w:t xml:space="preserve">Hongshun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Du</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qingjing Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tdei.2022.3191963⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3119539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785597v1</w:t>
+                <w:t xml:space="preserve">hal-03784684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Physical Parameters on Space Charge Accumulation and Phase Characteristics in Cable Insulation under ac Electric Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongshun Liu</w:t>
+                <w:t xml:space="preserve">Introducing Chlorine into Epoxy Resin to Modulate Charge Trap Depth in the Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjing Zang</w:t>
+                <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingquan Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (1), pp.59-66. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1666-1674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3119539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tdei.2022.3191963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784684v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the 2 nd Thematic School on Dielectrics 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (3), pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,906 +2918,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Current-Voltage Characteristics in Insulating Polymers using a Bipolar Charge Transport Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Evolution of Charge Trapping and Insulating Performances of Epoxy Materials Containing Hydrolyzable Chlorine During Hygrothermal Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cheng Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1828 - 1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2022.3217429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tdei.2022.3197111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853031v1</w:t>
+                <w:t xml:space="preserve">hal-03792249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Charge Trapping and Insulating Performances of Epoxy Materials Containing Hydrolyzable Chlorine During Hygrothermal Aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yufan Xu</w:t>
+                <w:t xml:space="preserve">Analysis of Current-Voltage Characteristics in Insulating Polymers using a Bipolar Charge Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Yan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.1828 - 1837. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tdei.2022.3197111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2022.3217429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792249v1</w:t>
+                <w:t xml:space="preserve">hal-03853031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulating materials for HVDC cable accessories: effects on the electric field in nonstationary situations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on the influencing factors of space charge dynamic behavior in XLPE insulation under alternating current electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongshun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingjing Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEI.2022.9858038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (24), pp.245302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5d01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785931v1</w:t>
+                <w:t xml:space="preserve">hal-03787383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the influencing factors of space charge dynamic behavior in XLPE insulation under alternating current electric field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulating materials for HVDC cable accessories: effects on the electric field in nonstationary situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (24), pp.245302. </w:t>
+              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.6-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5d01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEI.2022.9858038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787383v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge behaviors in cable insulation under a direct current-superimposed pulsed electric field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Djaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/hve2.12032⟩</w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002410v1</w:t>
+                <w:t xml:space="preserve">hal-03447792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Charge Measurements in Thin Bilayer BOPP Films by Thermal Pulse Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feihu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feihu Zheng</w:t>
+                <w:t xml:space="preserve">Zhenlian An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiao Xie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yewen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.406-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2020.009180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space charge behaviors in cable insulation under a direct current-superimposed pulsed electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fansong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Djaou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.426-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/hve2.12032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447792v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of electrode roughness on net charge density in polyethylene</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge vibration behaviour in polyimide under the pulse voltage with different rise and fall times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongshun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingquan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Voltage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -4067,90 +4067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge trap spectroscopy in polymer dielectrics: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (26), pp.263001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4197,90 +4197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mortreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4308,607 +4308,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Distribution in HVDC Cable Joint in Non-Stationary Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14175401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382516v1</w:t>
+                <w:t xml:space="preserve">hal-03371196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electric Field Distribution in HVDC Cable Joint in Non-Stationary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5401), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14175401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371196v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–solid interface charge tailoring techniques: what we grasped and where to go</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of insulation in DC systems: the challenges for HVDC cables and accessories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abccea⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Science, Technology and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31276/VJSTE.62(3).38-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326097v1</w:t>
+                <w:t xml:space="preserve">hal-03001934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of insulation in DC systems: the challenges for HVDC cables and accessories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Current Measurements in High Performance Polymers Used in Aeronautic Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.N. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Science, Technology and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31276/VJSTE.62(3).38-44⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.2195 - 2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2020.008796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001934v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Measurements in High Performance Polymers Used in Aeronautic Cables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas–solid interface charge tailoring techniques: what we grasped and where to go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhousheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H.N. Diaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Tohid Shahsavarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Aubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamadreza Arab Baferani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.2195 - 2202. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2020.008796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abccea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048558v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Interface Charging Phenomena for Dielectric Materials</w:t>
               </w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Voltage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.93-94. </w:t>
@@ -5022,434 +5022,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between structural changes and dielectric behavior of thermally aged XLPE</w:t>
+                <w:t xml:space="preserve">Bipolar charge transport model to estimate charging and degradation processes in electron-beam irradiated LDPE films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Kemari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M.E. Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Teguar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2019.008189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.085503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab5692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503843v1</w:t>
+                <w:t xml:space="preserve">hal-02364896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Sobol indexes for efficient parameter estimation in a charge transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Alhossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.584-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2018.007702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar charge transport model to estimate charging and degradation processes in electron-beam irradiated LDPE films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between structural changes and dielectric behavior of thermally aged XLPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Banda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Madjid Teguar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53, pp.085503. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.1859-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab5692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2019.008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364896v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenges and Opportunities for the Power Transmission Grid of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,77 +5526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the 1st Thematic School on Dielectrics 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.73-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,64 +5669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, pp.045305. </w:t>
@@ -5758,728 +5758,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films: contribution to charge generation and transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical simulations for quantitative analysis of electrostatic interaction between atomic force microscopy probe and an embedded electrode within a thin dielectric: meshing optimization, sensitivity to potential distribution and impact of cantilever contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (15), pp.155303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab467⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51, pp.165302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346717v1</w:t>
+                <w:t xml:space="preserve">hal-01826031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Charge Measurement by Electroacoustic Method: Impact of Acoustic Properties of Materials on The Response for Different Geometries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructure aspects of radiation-cured networks: Cationically polymerized aromatic epoxy resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Kowandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Walo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15676/ijeei.2018.10.4.2⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396068v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge behavior in XLPE cable insulation under ac stress and its relation to thermo-electrical aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongshun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingquan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), pp.541-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations for quantitative analysis of electrostatic interaction between atomic force microscopy probe and an embedded electrode within a thin dielectric: meshing optimization, sensitivity to potential distribution and impact of cantilever contribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films: contribution to charge generation and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51, pp.165302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab286⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (15), pp.155303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826031v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure aspects of radiation-cured networks: Cationically polymerized aromatic epoxy resins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space Charge Measurement by Electroacoustic Method: Impact of Acoustic Properties of Materials on The Response for Different Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
+              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.631-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15676/ijeei.2018.10.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009891v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-etherimide epoxy diamine blends: Conductivity and breakdown voltage measurements at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.153-161. </w:t>
@@ -6530,64 +6530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge measurement by PEA electroacoustic method : impact of acoustic properties of materials on the response for different geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6606,953 +6606,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mortreuil</w:t>
+                <w:t xml:space="preserve">Space charge formation in polyimide films and polyimide/SiO2 double-layer measured by LIMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t>
+              <w:t xml:space="preserve">IEEE Dielectrics and Electrical Insulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.1220-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324315v1</w:t>
+                <w:t xml:space="preserve">hal-03794285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge trapping and conduction in γ irradiated isotactic polypropylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Insight into Space Charge Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006636⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2017.11.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794449v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.1405-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169888v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Insight into Space Charge Measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mortreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2017.11.01.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876565v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge formation in polyimide films and polyimide/SiO2 double-layer measured by LIMM</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. Kusumasembada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Dielectrics and Electrical Insulation Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Technology Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794285v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge criteria in the assessment of insulation materials for HVDC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charge trapping and conduction in γ irradiated isotactic polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.1405-1415. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.3821-3830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169885v1</w:t>
+                <w:t xml:space="preserve">hal-03794449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324308v1</w:t>
+                <w:t xml:space="preserve">hal-03169906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface tailoring for charge injection control in polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,261 +7610,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169908v1</w:t>
+                <w:t xml:space="preserve">hal-02324308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell–Wagner Effect in Multi-Layered Dielectrics: Interfacial Charge Measurement and Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies5020027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169906v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC model cable under polarity inversion and thermal gradient : build-up of design-related space charge</w:t>
               </w:r>
@@ -7876,51 +7876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,1176 +7974,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced polymeric dielectrics for high energy density applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795613v1</w:t>
+                <w:t xml:space="preserve">hal-03794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling space charge in a cable geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence and cathodoluminescence from polyethylene and polypropylene films : Spectra reconstruction from elementary components and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169880v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Exciton Formation in Thin Polypropylene Films under AC and DC Fields and Relationship to Electrical Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEJ Transactions on Fundamentals and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136 (2), 74-80 ; Special Issue. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1541/ieejfms.136.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and cathodoluminescence from polyethylene and polypropylene films : Spectra reconstruction from elementary components and underlying mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced polymeric dielectrics for high energy density applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Huan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Qiao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939824⟩</w:t>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.236-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Modelling space charge in a cable geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2361-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794337v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient analysis on stored charges in Organic Light-Emitting Diodes and their application in alternating current driven electroluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wang</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.10.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795615v1</w:t>
+                <w:t xml:space="preserve">hal-01763540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Transient analysis on stored charges in Organic Light-Emitting Diodes and their application in alternating current driven electroluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">F. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763540v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169883v1</w:t>
+                <w:t xml:space="preserve">hal-02448419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Q. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (22), pp.224105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448419v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9216,64 +9216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2404-2412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9320,90 +9320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t>
@@ -9435,200 +9435,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative differential mobility for negative carriers as revealed by space charge measurements on crosslinked polyethylene insulated model cables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Uncover the electroluminescence in wide band gap polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (25), pp.252901. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4937997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/405102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795610v1</w:t>
+                <w:t xml:space="preserve">hal-03795608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric and electrical properties of radiation-cured epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9692,90 +9692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating conductivity and space charge measurements in multi-dielectrics under various electrical and thermal stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9937,455 +9937,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncover the electroluminescence in wide band gap polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Negative differential mobility for negative carriers as revealed by space charge measurements on crosslinked polyethylene insulated model cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (40), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (25), pp.252901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/405102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4937997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795608v1</w:t>
+                <w:t xml:space="preserve">hal-03795610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Charge Characteristics of LDPE Nanocomposite/LDPE Insulation System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Chen</w:t>
+                <w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2014.004524⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795555v1</w:t>
+                <w:t xml:space="preserve">hal-02448512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Space Charge Characteristics of LDPE Nanocomposite/LDPE Insulation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjie Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2014.004524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448512v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of coupled electrical-mechanical effects in dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.20902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10444,64 +10444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the electron emission properties of silver : From exposed to ambient atmosphere Ag surface to ion-cleaned Ag surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10554,854 +10554,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional modelling of electrostatic force distance curve over dielectric surface: Influence of tip geometry and correlation with experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4894147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794151v1</w:t>
+                <w:t xml:space="preserve">hal-03794368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+                <w:t xml:space="preserve">Field distribution in polymeric MV-HVDC model cable under temperature gradient. Simulation and space charge measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.307-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.307-325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169851v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 104 (15), pp.152901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795495v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge packets modeling in polyethylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Q Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169837v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient barrier for charge injection in polyethylene by silver nanoparticles/plasma polymer stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (12), pp.122908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794368v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field distribution in polymeric MV-HVDC model cable under temperature gradient. Simulation and space charge measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional modelling of electrostatic force distance curve over dielectric surface: Influence of tip geometry and correlation with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boularas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.307-325. </w:t>
+              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (8), pp.084106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.17.307-325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4894147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169867v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Electroacoustic Deconvolution Techniques for Space Charge Recovery in Coaxial Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.821-828. </w:t>
@@ -11452,64 +11452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel experimental setup for the measurement electron backscattering yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,90 +11582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge, conduction and photoluminescence measurements in gamma irradiated poly (ethylene-2,6-naphthalate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (1), pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11711,64 +11711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge dynamics and its energetic features in polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11854,64 +11854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R.A Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11958,103 +11958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t>
@@ -12083,64 +12083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high-field insulating polymeric materials over the past 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (5), pp.26-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12213,51 +12213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.311-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12343,51 +12343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (32), pp.325303. </w:t>
@@ -12431,274 +12431,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge modeling in electron-beam irradiated polyethylene: Fitting model and experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (2), pp.023704. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4737485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169822v1</w:t>
+                <w:t xml:space="preserve">hal-03794367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge modeling in electron-beam irradiated polyethylene: Fitting model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.023704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4737485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794367v1</w:t>
+                <w:t xml:space="preserve">hal-03169822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling electroluminescence in insulating polymers under ac stress: effect of excitation waveform</w:t>
               </w:r>
@@ -12736,51 +12736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P L Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (16), pp.165402. </w:t>
@@ -12818,90 +12818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concentration gradient of polarizable species on the electric field distribution in polymeric insulating material for HVDC cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13082,77 +13082,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (31), pp.315402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13186,64 +13186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Recombination Induced Luminescence of Chemically Modified Cross-Linked Polyethylene Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13297,273 +13297,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-quantitative Analysis of Photoluminescence in thermoelectrically aged Cables: II-Analysis of a Population of Cables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrically-active defects in silica-filled epoxy as revealed by light emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. C. Montanari</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5211874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (165501), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/16/165501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795552v1</w:t>
+                <w:t xml:space="preserve">hal-03795553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically-active defects in silica-filled epoxy as revealed by light emission analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Semi-quantitative Analysis of Photoluminescence in thermoelectrically aged Cables: II-Analysis of a Population of Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Robiani</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Montanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.1189-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5211874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/16/165501⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03795553v1</w:t>
+                <w:t xml:space="preserve">hal-03795552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and slow charge packets in polymeric materials under DC stress</w:t>
               </w:r>
@@ -13588,64 +13588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (1), pp.241-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13679,51 +13679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux en Génie Electrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13755,717 +13755,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hot electron-induced chemical degradation in electroluminescence spectra of polyethylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polymeric HVDC cable design and space charge accumulation. Part 2 : insulation interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103, pp.046107-01/02</w:t>
+              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795510v1</w:t>
+                <w:t xml:space="preserve">hal-03795502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on space charge behavior related to the residual charge method for diagnosing water tree degradation of polymer insulated power cables</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bipolar charge transport model with trapping and recombination: an analysis of the current versus applied electric field characteristic in steady state conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans. Institute of Electrical Engineers of Japan A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.025306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/2/025306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795508v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar charge transport model with trapping and recombination: an analysis of the current versus applied electric field characteristic in steady state conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of hot electron-induced chemical degradation in electroluminescence spectra of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103, pp.046107-01/02</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03169798v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric HVDC cable design and space charge accumulation. Part 2 : insulation interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on space charge behavior related to the residual charge method for diagnosing water tree degradation of polymer insulated power cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delpino</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M. Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (1), pp.14-24</w:t>
+              <w:t xml:space="preserve">Trans. Institute of Electrical Engineers of Japan A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795502v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection and charge separation as revealed by dynamic space charge measurement in poly(propylene-ethylene) copolymer films</w:t>
+                <w:t xml:space="preserve">A new method for space charge measurements under periodic stress of arbitrary waveform by the pulsed electro-acoustic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cécilien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.554-559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795549v1</w:t>
+                <w:t xml:space="preserve">hal-03795504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for space charge measurements under periodic stress of arbitrary waveform by the pulsed electro-acoustic method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Charge injection and charge separation as revealed by dynamic space charge measurement in poly(propylene-ethylene) copolymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.094104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3008006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795504v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric HVDC Cable Design and Space Charge Accumulation. Part 3 : Effect of Temperature Gradient</w:t>
               </w:r>
@@ -14477,64 +14477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.C. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H.F. Morshuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14579,402 +14579,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grafting of luminescent side groups onto poly(vinyl chloride) and the identification of local structural features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of secondary relaxations in poly(vinyl chloride) by phosphorescence decay: Effect of the chemical structure and the concentration of luminescent probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helmut Reinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helmut Reinecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (12), pp.2300-2307</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 187 (2-3), pp.222-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795498v1</w:t>
+                <w:t xml:space="preserve">hal-03795497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric HVDC Cable Design and Space Charge Accumulation. Part 1: Insulation/Semicon Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. F. Morshuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (6), pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of secondary relaxations in poly(vinyl chloride) by phosphorescence decay: Effect of the chemical structure and the concentration of luminescent probes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The grafting of luminescent side groups onto poly(vinyl chloride) and the identification of local structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helmut Reinecke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 187 (2-3), pp.222-232</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (12), pp.2300-2307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795497v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical model applied to bipolar charge transport, trapping and recombination under low and high dc voltages</w:t>
               </w:r>
@@ -14999,64 +14999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (21), pp.6760-6767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15128,51 +15128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boufayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15262,77 +15262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (3), pp.1899-1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15392,51 +15392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (2), pp.239-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15606,338 +15606,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement diélectrique du polyethylene téréphtalate, mesures de charges d'espace</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Space charge behaviour in an epoxy resin: the influence of fillers, temperature and electrode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (12), pp.2017-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330367v1</w:t>
+                <w:t xml:space="preserve">hal-00019785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge behaviour in an epoxy resin: the influence of fillers, temperature and electrode material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Comportement diélectrique du polyethylene téréphtalate, mesures de charges d'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.205-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019785v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pulsed electro-acoustic technique in research on dielectrics for electrical engineering Today's achievements and perspectives for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (5-6), pp.749-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15997,64 +15997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.2722-2731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16272,51 +16272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (4), pp.644-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16389,51 +16389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Segur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (2), pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16505,446 +16505,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006307v1</w:t>
+                <w:t xml:space="preserve">hal-05349038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de champ dans des câbles sous contrainte DC: modèle fluide vs. macroscopique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssèdre</w:t>
+                <w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">C'NANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405666v1</w:t>
+                <w:t xml:space="preserve">hal-05006307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+                <w:t xml:space="preserve">Distribution de champ dans des câbles sous contrainte DC: modèle fluide vs. macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349038v1</w:t>
+                <w:t xml:space="preserve">hal-05405666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from silicone gel in needle-plane configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazeem Odesanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxin He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16963,568 +16963,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring HVDC Cable Joints Using Smoothly Field Grading Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690580v1</w:t>
+                <w:t xml:space="preserve">hal-04722654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Accelerated Deterioration and Early Failure Mechanism of Silicone Elastomers Under Nanosecond Pulsed Electric Field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal Ageing of an Extrudable Fluorinated Polymer for Aerospace Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younnes Chikhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613034⟩</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690553v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Ageing of an Extrudable Fluorinated Polymer for Aerospace Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study on Accelerated Deterioration and Early Failure Mechanism of Silicone Elastomers Under Nanosecond Pulsed Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613196⟩</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690544v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structuring HVDC Cable Joints Using Smoothly Field Grading Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722654v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Current and Space Charge in Gamma Irradiated PTFE: Discussion on Heterocharge Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17558,90 +17558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17666,51 +17666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword - Proceedings of 2024 International Conference on Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.i - xviii, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17738,720 +17738,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating Crystallinity and Electrical Conductivity in Gamma-Irradiated PTFE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanoluminescence of Anhydride and Imidazole Cured Epoxies Under the Combined Effect of Thermal and Cyclic Mechanical Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690593v2</w:t>
+                <w:t xml:space="preserve">hal-04690584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanoluminescence of Anhydride and Imidazole Cured Epoxies Under the Combined Effect of Thermal and Cyclic Mechanical Stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690584v1</w:t>
+                <w:t xml:space="preserve">hal-04690568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Correlating Crystallinity and Electrical Conductivity in Gamma-Irradiated PTFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690568v1</w:t>
+                <w:t xml:space="preserve">hal-04690593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Resistance of PET and PEN as Probed by Luminescence and Conductivity Measurements</w:t>
+                <w:t xml:space="preserve">Charge Transport Model Considering the Presence of Ions in an XLPE Containing By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassiba Belkahla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assane Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Saidi Amroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+                <w:t xml:space="preserve">Raphaël Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613253⟩</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690575v1</w:t>
+                <w:t xml:space="preserve">hal-04690588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport Model Considering the Presence of Ions in an XLPE Containing By-Products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Radiation Resistance of PET and PEN as Probed by Luminescence and Conductivity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassiba Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fernandez</w:t>
+                <w:t xml:space="preserve">Nadia Saidi Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690588v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18470,282 +18470,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanoluminescence as a Tool for the Diagnosis in Epoxy Polymer</w:t>
+                <w:t xml:space="preserve">HVDC in a smart grid perspective: Challenges for insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 International Conference on Power System Technology (PowerCon 2023) – 5th International Symposium on Smart Grid – Methods, Tools and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jinan (Chine), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690513v1</w:t>
+                <w:t xml:space="preserve">hal-04310897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310835v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Distribution in HVDC Cable Accessories: Shaping Field Control Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18799,269 +18760,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVDC in a smart grid perspective: Challenges for insulating materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Power System Technology (PowerCon 2023) – 5th International Symposium on Smart Grid – Methods, Tools and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jinan (Chine), China</w:t>
+              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310897v1</w:t>
+                <w:t xml:space="preserve">hal-04310835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Accessories for HVDC Cables: Complexity of the Field Distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanoluminescence as a Tool for the Diagnosis in Epoxy Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shimane, Japan. pp.57-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEE-AM58328.2023.10395481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM60444.2023.10329031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690534v1</w:t>
+                <w:t xml:space="preserve">hal-04690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gamma Irradiation on Structure and Electrical Properties of PP Copolymer Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19102,230 +19102,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for charges transport and build-up in extruded insulation (XLPE) for HVDC cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Insulated Power Cables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France. Paper B1-2, pp 1-6</w:t>
+              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310680v1</w:t>
+                <w:t xml:space="preserve">hal-04310847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties of Polyethylene Naphthalate as Derived from Photo-Stimulated Discharge and Photoluminescence Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19353,256 +19340,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new model for charges transport and build-up in extruded insulation (XLPE) for HVDC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t>
+              <w:t xml:space="preserve">11th International Conference on Insulated Power Cables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. Paper B1-2, pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310859v1</w:t>
+                <w:t xml:space="preserve">hal-04310680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310847v2</w:t>
+                <w:t xml:space="preserve">hal-04310859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity of DC technology for powering pipe-in-pipe heating system</w:t>
               </w:r>
@@ -19707,641 +19707,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Targeted Thermal and Electrical Properties of Rubber Materials for HVDC Cable Accessories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.53-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529042v1</w:t>
+                <w:t xml:space="preserve">hal-03784544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing encapsulation material for auto-repairable power module architectures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Berlin, Germany. pp. 132-137</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859748v2</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784560v1</w:t>
+                <w:t xml:space="preserve">hal-05529042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Self-healing encapsulation material for auto-repairable power module architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Brandelero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Berlin, Germany. pp. 132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722583v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Thermal and Electrical Properties of Rubber Materials for HVDC Cable Accessories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.53-56, </w:t>
+              <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.376-379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784544v1</w:t>
+                <w:t xml:space="preserve">hal-03784560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gamma-Irradiation on Creation and Dynamic of Space Charge in PTFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20401,90 +20401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20512,571 +20512,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579002v1</w:t>
+                <w:t xml:space="preserve">hal-03766691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux isolants pour le HVDC: Support à la caractérisation et à la conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution de champ dans des jonctions de câbles HVDC en situation instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tùng Tran Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Sơn Trần</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326438v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de champ dans des jonctions de câbles HVDC en situation instationnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation des matériaux isolants pour le HVDC: Support à la caractérisation et à la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T T N Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326213v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs and challenges for the characterization of dielectrics at nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-located IEEE Nanotechnology Materials and Devices Conference and IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">C'NANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766691v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gamma Radiation on Charge Storage in PTFE Exposed to Electron Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21123,90 +21123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21231,51 +21231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Degradation Kinetics of High Temperature Polymers for Aeronautic Cables Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21499,90 +21499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Charge in Gamma and Electron-Beam Irradiated XLPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21623,1021 +21623,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electric Field Distribution in HVDC Cable Joint in Non-Stationary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t>
+              <w:t xml:space="preserve">13th International Conference on the Properties and Applications of Dielectric Materials (ICPADM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Johor Bahru (virtuel), Malaysia. pp.406-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM49635.2021.9493863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438434v1</w:t>
+                <w:t xml:space="preserve">hal-03326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Distribution in HVDC Cable Joint in Non-Stationary Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Properties and Applications of Dielectric Materials (ICPADM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Johor Bahru (virtuel), Malaysia. pp.406-409, </w:t>
+              <w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADM49635.2021.9493863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326472v1</w:t>
+                <w:t xml:space="preserve">hal-03438434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge measurement by PEA method on an aeronautical cable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Benyoucef</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J. Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hondaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003215v1</w:t>
+                <w:t xml:space="preserve">hal-03003287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectric Properties and beta-Relaxation in Cross- linked Polyethylene: Effect of Thermal Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teguar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003054v1</w:t>
+                <w:t xml:space="preserve">hal-03003240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties and beta-Relaxation in Cross- linked Polyethylene: Effect of Thermal Aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge measurement by PEA method on an aeronautical cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Teguar</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, valencia, Spain. pp.351-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003240v1</w:t>
+                <w:t xml:space="preserve">hal-03003215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of space charge measurement using the Pulsed Electro- Acoustic method during ageing of HVDC model cable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction of Ionic Contributions to a Charge Transport Model for Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIGRE Session, D1 Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Paris, France. Paper D1-212, pp. 1-11</w:t>
+              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003287v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge characterization in insulating materials used in aircraft cables</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Round-Robin Test Study of Partial Discharge Inception Voltage in Aeronautic Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hähner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rybsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lowndes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internat. Conf. on High Voltage Engineering (ICHVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Beijing, China. pp. 351-354</w:t>
+              <w:t xml:space="preserve">9th Internat. Symposium on Electrical Insulating Materials (ISEIM), Waseda University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tokyo, Japan. pp. 185-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002987v1</w:t>
+                <w:t xml:space="preserve">hal-03002958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Round-Robin Test Study of Partial Discharge Inception Voltage in Aeronautic Cables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space charge characterization in insulating materials used in aircraft cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Internat. Symposium on Electrical Insulating Materials (ISEIM), Waseda University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tokyo, Japan. pp. 185-189</w:t>
+              <w:t xml:space="preserve">Internat. Conf. on High Voltage Engineering (ICHVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Beijing, China. pp. 351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002958v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined-PSD and LIMM Measurements for Traps Characterization in BoPP Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 371-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22656,157 +22656,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djaou</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohamed Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t>
+              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003111v2</w:t>
+                <w:t xml:space="preserve">hal-03003165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Field and Current Conduction Modelling in Bi-layers Insulations HVDC Aeronautic Cables</w:t>
               </w:r>
@@ -22818,51 +22822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. N. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22894,230 +22898,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t>
+              <w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003165v1</w:t>
+                <w:t xml:space="preserve">hal-03003111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of a Space Charge in Gamma-Irradiated Cross-Linked Polyethylene (XLPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouchache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23168,90 +23168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon induced enhancement of the electroluminescence signal of thin insulating polypropylene films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Scarangella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 20th International Conference on Nanotechnology (IEEE-NANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal (Virtual), Canada. pp.44-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23279,3986 +23279,3986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Space Charge Behavior in DC Model Cable under Thermal Gradient and Polarity Reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in interface charge tailoring techniques: fundamentals and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Irvandy</w:t>
+                <w:t xml:space="preserve">Yang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H H Duong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jianliang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Internat. Symposium on Electrical Insulating Materials (ISEIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Waseda University, Sep 2020, Tokyo, Japan. pp. 309-312</w:t>
+              <w:t xml:space="preserve">Internat. Conf. on High Voltage Engineering (ICHVE), Beijing, China, 6-10 Sept. 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Beijing, China. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002949v1</w:t>
+                <w:t xml:space="preserve">hal-03002977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in interface charge tailoring techniques: fundamentals and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study on Space Charge Behavior in DC Model Cable under Thermal Gradient and Polarity Reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Irvandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H H Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yang Cao</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianliang He</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internat. Conf. on High Voltage Engineering (ICHVE), Beijing, China, 6-10 Sept. 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Beijing, China. pp. 1-5</w:t>
+              <w:t xml:space="preserve">9th Internat. Symposium on Electrical Insulating Materials (ISEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Waseda University, Sep 2020, Tokyo, Japan. pp. 309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002977v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems caused by space charge and how we can decrease aging and increase the life of EHVDC cables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AC Conductivity Analysis and Chemical Changes of Thermally Aged PVC/B Insulation for Medium Voltage Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Teguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Extra-high Voltage DC Transmission: Challenges for Science and Technology, Bertinoro, Italy, 17-20 Sept. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">11th National Conference on High Voltage (CNHT), Oran, Algeria, 29-30 Avril 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oran, Algeria. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009535v1</w:t>
+                <w:t xml:space="preserve">hal-02397501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction faisceau d'électrons/polymère isolant comme modèle du vieillissement électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988088v1</w:t>
+                <w:t xml:space="preserve">hal-03004062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes diélectriques dans l’aéronautique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Gamma Irradiation Dose on Space Charge in e-Beam Irradiated PET Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEEDS-JCGE, 11-14 Juin 2019, Ile d'Oléron (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Richland, United States. pp.777-780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9009658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158657v1</w:t>
+                <w:t xml:space="preserve">hal-03004017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction faisceau d'électrons/polymère isolant comme modèle du vieillissement électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004121v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling charge transport in a HVDC cable using different softwares: from fluid models to macroscopic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phénomènes diélectriques dans l’aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées SEEDS-JCGE, 11-14 Juin 2019, Ile d'Oléron (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ile d'Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340316v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cross linking by-product in low density polyethylene with multilayer dielectric on space charge build up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dielectric Liquids (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roma, Italy. pp. 1-4</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943103v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gamma Irradiation Dose on Space Charge in e-Beam Irradiated PET Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling charge transport in a HVDC cable using different softwares: from fluid models to macroscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Richland, United States. pp.777-780, </w:t>
+              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.337-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9009658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004017v1</w:t>
+                <w:t xml:space="preserve">hal-02340316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Conductivity Analysis and Chemical Changes of Thermally Aged PVC/B Insulation for Medium Voltage Cables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of cross linking by-product in low density polyethylene with multilayer dielectric on space charge build up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reinmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Conference on High Voltage (CNHT), Oran, Algeria, 29-30 Avril 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Oran, Algeria. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397501v1</w:t>
+                <w:t xml:space="preserve">hal-03943103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Problems caused by space charge and how we can decrease aging and increase the life of EHVDC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t>
+              <w:t xml:space="preserve">Workshop on Extra-high Voltage DC Transmission: Challenges for Science and Technology, Bertinoro, Italy, 17-20 Sept. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004062v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cumyl Alcohol in Multilayer Dielectric on Space Charge Build Up</w:t>
+                <w:t xml:space="preserve">Electric field enhancements due to space charge in thin polyimide film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Reinmart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+                <w:t xml:space="preserve">Kunihiko Tajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hirotaka Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 20th International Conference on Dielectric Liquids (ICDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796775⟩</w:t>
+              <w:t xml:space="preserve">Conference on electrical insulation and dielectric phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, RICHLAND, United States. pp. 781-784, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9010551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340312v1</w:t>
+                <w:t xml:space="preserve">hal-02401217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field enhancements due to space charge in thin polyimide film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Cumyl Alcohol in Multilayer Dielectric on Space Charge Build Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirotaka Muto</w:t>
+                <w:t xml:space="preserve">Benny Reinmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Carrasco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on electrical insulation and dielectric phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, RICHLAND, United States. pp. 781-784, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 20th International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9010551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401217v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of film thickness and electrode material on space charge formation and conductivity in polyimide films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
+                <w:t xml:space="preserve">Space Charge in Electron-Beam Irradiated Cross- Linked Polyethylene (XLPE): Charge Implantation and Release from the Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.102-106, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Richland, United States. pp.482-485, </w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWIPP.2019.8799098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9009902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396334v1</w:t>
+                <w:t xml:space="preserve">hal-03003956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Charge in Electron-Beam Irradiated Cross- Linked Polyethylene (XLPE): Charge Implantation and Release from the Bulk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mouaci</w:t>
+                <w:t xml:space="preserve">Effect of film thickness and electrode material on space charge formation and conductivity in polyimide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunihiko Tajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Richland, United States. pp.482-485, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Workshop on Integrated Power Packaging (IWIPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.102-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP47102.2019.9009902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP.2019.8799098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003956v1</w:t>
+                <w:t xml:space="preserve">hal-02396334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing space charge issues in aeronautical DC cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddy Aubert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019) Toulouse, 06-07 Feb. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396326v1</w:t>
+                <w:t xml:space="preserve">hal-03942907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prospects for HVDC links in electricity network of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tùng Trần Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340722v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for HVDC links in electricity network of Vietnam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh Son Tran</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of the electrical stress on the ageing for a HVDC model cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Insulated Power Cables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France. Paper B7-4, pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396354v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Addressing space charge issues in aeronautical DC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t>
+              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019) Toulouse, 06-07 Feb. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942907v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement d’un isolant de câble modèle synthétique sous contraintes HVDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cenes</w:t>
+                <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987947v1</w:t>
+                <w:t xml:space="preserve">hal-02340318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current measurements on insulating materials used in aeronautic HVDC cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elhadji N. Diaw</w:t>
+                <w:t xml:space="preserve">Vieillissement d’un isolant de câble modèle synthétique sous contraintes HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail "Matériaux Diélectriques" du GDR SEEDS, 29-30 Avril 2019, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340725v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Current measurements on insulating materials used in aeronautic HVDC cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadji N. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">More Electrical Aircraft Congress, (MEA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340318v1</w:t>
+                <w:t xml:space="preserve">hal-02340725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ageing in the Insulation of HVDC Model Cables under Thermo-electric Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Dielectrics (ICD 2018)</w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514774⟩</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396207v1</w:t>
+                <w:t xml:space="preserve">hal-02396194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge criteria on materials for HVDC: Assessment of materials from different crosslinking routes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Gamma Irradiation Effect on PTFE Films by FTIR and DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401115⟩</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cancun, Mexico. pp.430-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396087v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324437v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVDC energy transport : Challenges for insulating materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"The Belt and Road” Youth Innovation Conference, Nov. 16-18, 2018, Xi'an (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158680v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the field and charge distribution at semicon/polyethylene interface on the press-molding process derived from Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gullo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H Hillborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cancún, Mexico. pp.469-472, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Measurements and Simulations for Space Charges in Aeronautical Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on High Voltage Engineering and Application (ICHVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHVE.2018.8642066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interface tailoring for charge injection mitigation in insulators: Different principles and achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.17-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397415v2</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of Ageing in the Insulation of HVDC Model Cables under Thermo-electric Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hondaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Dielectrics (ICD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324336v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Gamma Irradiation Effect on PTFE Films by FTIR and DSC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge criteria on materials for HVDC: Assessment of materials from different crosslinking routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T.N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2018.8544841⟩</w:t>
+              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.111-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396214v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Charge Generation and Transport in Low Density Polyethylene Irradiated by an Electron-Beam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">HVDC energy transport : Challenges for insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"The Belt and Road” Youth Innovation Conference, Nov. 16-18, 2018, Xi'an (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396194v1</w:t>
+                <w:t xml:space="preserve">hal-04158680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Djaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27277,718 +27277,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024704v1</w:t>
+                <w:t xml:space="preserve">hal-02396103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of Space Charge in Electron-Beam Irradiated Cross-Linked PolyEthylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sur un possible effet plasmon dans l'électroluminescence des films de polypropylène à surface fonctionnalisée par une couche nanocomposite contenant des nanoparticules d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Scarangella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Plasmonique Organique et Moléculaire, GDR CNRS Plasmonique Moléculaire, Spectroscopies Exaltées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396199v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic of Space Charge in Electron-Beam Irradiated Cross-Linked PolyEthylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396103v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Charge Accumulation Phenomena by Physicochemical Analysis for fluorinated Polymer Films Irradiated by Proton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Space charge and conduction measurements in gamma-irradiated polyethylene terephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassiba Belkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Chiba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y Tanaka</w:t>
+                <w:t xml:space="preserve">Nadia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), Kobe, Japan, 25 - 29 June 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kobe, Japan. pp. 1-5</w:t>
+              <w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031116v1</w:t>
+                <w:t xml:space="preserve">hal-02397442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge and conduction measurements in gamma-irradiated polyethylene terephthalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassiba Belkahla</w:t>
+                <w:t xml:space="preserve">Analysis of Charge Accumulation Phenomena by Physicochemical Analysis for fluorinated Polymer Films Irradiated by Proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Saidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mouaci</w:t>
+                <w:t xml:space="preserve">K Enoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), Kobe, Japan, 25 - 29 June 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kobe, Japan. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397442v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unthresholded Recurrence Plots Analysis for Degradation Assessment of Power Cables Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kemari</w:t>
+                <w:t xml:space="preserve">A. Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mekhaldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Teguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28022,51 +28022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues for insulating materials in HVDC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Green Energy and Networks, Electrical Power University, Sept. 19, 2018, Hanoi (VIETNAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28085,715 +28085,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324374v1</w:t>
+                <w:t xml:space="preserve">hal-02324382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324432v1</w:t>
+                <w:t xml:space="preserve">hal-02396117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations for Sensitivity Analysis of the Electrostatic Force Curve on Charge Localization in 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005747v1</w:t>
+                <w:t xml:space="preserve">hal-02324432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations for Sensitivity Analysis of the Electrostatic Force Curve on Charge Localization in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Belhaj</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8514685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324382v1</w:t>
+                <w:t xml:space="preserve">hal-02005747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396117v1</w:t>
+                <w:t xml:space="preserve">hal-02324374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Regression Modeling to Predict Thermal Endurance of XLPE Material under Thermal Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kemari</w:t>
+                <w:t xml:space="preserve">A. Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mekhaldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Teguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28821,384 +28821,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and charge distribution at semicon/polyethylene interfaces from combinations of probe force microscopy measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical analysis for fluoride film irradiated by a proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Christen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">H. Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Symp. on Electrets (ISE), Leuven, Belgium, 4-8 Sept. 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomenon (CEIDP), Oct. 22-25, 2017, Fort Worth, TX (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fort Worth, United States. pp.17472573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2017.8257545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032166v1</w:t>
+                <w:t xml:space="preserve">hal-03943047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge-induced luminescence in insulating polymers : modelling and energetic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at Key Laboratory of Luminescence and Optical Informations, March 30-31, 2017, Beijing (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Singapour, Singapore. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158675v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the High Field Behaviour of Polyimide Films : Experimental Methods and Impact of Electrode Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetics of Charge Transport in Insulating Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept.11-15, 2017, Toyohashi City (JAPAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088704⟩</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept. 11-15, 2017, Toyohashi City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toyohashi City, Japan. pp.3-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942504v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse modelling for 3D Nano-localization of charges in thin dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29220,833 +29225,828 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC), Paris, 15-17 Nov. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of Charge Transport in Insulating Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept. 11-15, 2017, Toyohashi City (JAPAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088679⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158673v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge-induced luminescence in insulating polymers : modelling and energetic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Invited lecture at Key Laboratory of Luminescence and Optical Informations, March 30-31, 2017, Beijing (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324440v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the High Field Behaviour of Polyimide Films : Experimental Methods and Impact of Electrode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Velazquez-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept.11-15, 2017, Toyohashi City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toyohashi City, Japan. pp.122-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942862v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical analysis for fluoride film irradiated by a proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Field and charge distribution at semicon/polyethylene interfaces from combinations of probe force microscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomenon (CEIDP), Oct. 22-25, 2017, Fort Worth, TX (USA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Int. Symp. on Electrets (ISE), Leuven, Belgium, 4-8 Sept. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. p.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943047v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence processes in insulating polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Press-Molding Process on Chemical, Structural and Dielectric Properties of Insulating Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at Key Laboratory of Luminescence and Optical Informations, March 30-31, 2017, Beijing (CHINA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept. 11-15, 2017, Toyohashi City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toyohashi City, Japan. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158676v1</w:t>
+                <w:t xml:space="preserve">hal-04158599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Press-Molding Process on Chemical, Structural and Dielectric Properties of Insulating Polymers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Luminescence processes in insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept. 11-15, 2017, Toyohashi City (JAPAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invited lecture at Key Laboratory of Luminescence and Optical Informations, March 30-31, 2017, Beijing (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ISEIM.2017.8088691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04158599v1</w:t>
+                <w:t xml:space="preserve">hal-04158676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T1: Updated characteristics of materials for HVDC cables and new materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on HVDC Cable Systems (Jicable-HVDC'17), Nov. 20-22, 2017, Dunkerque (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30071,64 +30071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge in insulating polymers : modelling, energetic effects and specific features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited lecture at Tokyo City University, Sept. 18, 2017, Kyushu (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Kyushu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30153,51 +30153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Characteristics of Materials for HVDC Cables and New Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30274,64 +30274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alhossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Electrical Insulating Materials (ISEIM), Sept. 11-15, 2017, Toyohashi City (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toyohashi City, Japan. pp.478-481, </w:t>
@@ -30408,64 +30408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alhossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017), 15-17 Nov. 2017, Paris (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30490,103 +30490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t>
@@ -30615,103 +30615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Milliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
@@ -30734,1574 +30734,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alhossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324467v1</w:t>
+                <w:t xml:space="preserve">hal-02047977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032101v1</w:t>
+                <w:t xml:space="preserve">hal-03943044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nugroho Adi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. pp. 1-7</w:t>
+              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032130v1</w:t>
+                <w:t xml:space="preserve">hal-04157458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.796-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324446v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes transitoires de charge d'espace dans des câbles modèles HVDC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Université des Sciences et de la Technologie Houari Boumediene (USTHB), 20 Jan. 2016, Bab Elzzouar, ALGERIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158666v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t>
+              <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763535v1</w:t>
+                <w:t xml:space="preserve">hal-02324446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phénomènes transitoires de charge d'espace dans des câbles modèles HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Payan</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de l'Université des Sciences et de la Technologie Houari Boumediene (USTHB), 20 Jan. 2016, Bab Elzzouar, ALGERIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bab Elzzouar, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324475v1</w:t>
+                <w:t xml:space="preserve">hal-04158666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale characterization of dielectric-semicon contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547735⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943237v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of charging on the secondary electron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Banff, Canada. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2016.7534063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324470v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters sensitivity analysis in charge transport model using Sobol indexes for optimization purpose</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Alhossen</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547745⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047977v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de charge d’espace sur du LDPE irradié par faisceau d’électron, avec et sans métallisation de la surface irradiée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Griseri</w:t>
+                <w:t xml:space="preserve">Design-related space charge in insulations for HVDC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugroho Adi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngapuli Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence de la Société Française d’Électrostatique (SFE 2016), 29-31 août 2016, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hanoi, Vietnam. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943044v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-beam as prototype source for investigating electrical ageing of insulating polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space charge measurements on electron-beam irradiated LDPE films, with and without metallization of irradiated surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Meeting of the Ionizing Radiation &amp; Polymers Symposium (IRAP 2016), 25-30 sept. 2016, Giens (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Giens, France</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique (SFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157458v1</w:t>
+                <w:t xml:space="preserve">hal-03032101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Maxwell-Wagner dans des multicouches: mesure et modèle de la charge d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Thi Thu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32326,77 +32326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of electroluminescence in polyolefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32469,64 +32469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saidi-Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32567,343 +32567,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC field distribution in XLPE-insulated DC model cable with polarity reversal and thermal gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films to understand space charge generation and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallys Elliazar Banda Gnama Mbimbiangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Voltage Engineering and Application (ICHVE 2016), Sept. 19-22, 2016, Chengdu (CHINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Chengdu, China. 4 p., </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.55-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHVE.2016.7800612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943779v1</w:t>
+                <w:t xml:space="preserve">hal-03943018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization of electron-beam irradiated LDPE films to understand space charge generation and transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DC field distribution in XLPE-insulated DC model cable with polarity reversal and thermal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD 2016), July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France. pp.55-58, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Voltage Engineering and Application (ICHVE 2016), Sept. 19-22, 2016, Chengdu (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chengdu, China. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHVE.2016.7800612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943018v1</w:t>
+                <w:t xml:space="preserve">hal-03943779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mortreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32941,90 +32941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mortreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33052,757 +33052,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Charge Behavior of LDPE Graphene-Oxide Nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Castellon</w:t>
+                <w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015), 18-21 October, 2015, Ann Arbor, Michigan (USA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943735v1</w:t>
+                <w:t xml:space="preserve">hal-02324484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and electron beam-induced luminescence phenomena in polypropylene thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of the electron emission properties of Silver: from exposed to ambient atmosphere Ag surface to ion-cleaned Ag surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Properties and Applications of Dielectric Materials (ICPADM'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Int. Symp. on Materials in the Space Environment (ISMSE), Pau, France, 22-26 June 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France. pp. 1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943777v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Investigation of the electron emission properties of Ag : from technical Ag surface to ion-cleaned Ag surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Materials in the Space Environment (ISME-13), june 22-26, 2015, Pau (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pau, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943801v1</w:t>
+                <w:t xml:space="preserve">hal-03943776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electron emission properties of Silver: from exposed to ambient atmosphere Ag surface to ion-cleaned Ag surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectric-metal structure : effect of the dielectric thickness on the secondary electron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Symp. on Materials in the Space Environment (ISMSE), Pau, France, 22-26 June 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">European Conference on Surface Science 31 (ECOSS-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033872v1</w:t>
+                <w:t xml:space="preserve">hal-03943801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electron emission properties of Ag : from technical Ag surface to ion-cleaned Ag surface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space Charge Behavior of LDPE Graphene-Oxide Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vanga-Bouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Fréchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Materials in the Space Environment (ISME-13), june 22-26, 2015, Pau (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pau, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015), 18-21 October, 2015, Ann Arbor, Michigan (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943776v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Field and electron beam-induced luminescence phenomena in polypropylene thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t>
+              <w:t xml:space="preserve">11th International Conference on the Properties and Applications of Dielectric Materials (ICPADM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Sydney, Australia. pp.196-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2015.7295242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324484v1</w:t>
+                <w:t xml:space="preserve">hal-03943777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributing mechanisms to cathodoluminescence and AC electroluminescence spectra in polypropylene and polyethylene thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE), Cherbourg, 10-11 Juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33821,429 +33821,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient space charge phenomena in HVDC model cables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrhramane Boularas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Insulated Power Cables (Jicable'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Versailles, France. 6 p</w:t>
+              <w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943775v1</w:t>
+                <w:t xml:space="preserve">hal-03034154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge front and negative differential mobility in HVDC model cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Ann Arbor, United States. pp.19-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Transient space charge phenomena in HVDC model cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrhramane Boularas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">J. Y. Steven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t>
+              <w:t xml:space="preserve">9th International Conference on Insulated Power Cables (Jicable'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Versailles, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034154v1</w:t>
+                <w:t xml:space="preserve">hal-03943775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge features in insulating polymers-modelling and energetic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABB Corporate Research Center, sept. 11, 2015, Vasteras (SWEDEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vasteras, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34268,90 +34268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34387,1604 +34387,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion generation and transport in low density polyethylene under electric stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unravelling the electroluminescence mechanisms in polyolefins and relationship to material degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Electrical Insulation and Dielectric Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on electrical power equipment-SKLEI, Oct. 24, 2015, Xi’an Jiaotong University (CHINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Xi’an Jiaotong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943235v1</w:t>
+                <w:t xml:space="preserve">hal-04158664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the electroluminescence mechanisms in polyolefins and relationship to material degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ion generation and transport in low density polyethylene under electric stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on electrical power equipment-SKLEI, Oct. 24, 2015, Xi’an Jiaotong University (CHINA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Electrical Insulation and Dielectric Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, United States. pp.63-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158664v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t>
+              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034508v1</w:t>
+                <w:t xml:space="preserve">hal-04157419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of electrostatic force distance curve between the AFM probe and dielectric surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of the electron emission properties of Silver: from technical Ag surface to ion- cleaned Ag surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 407-412</w:t>
+              <w:t xml:space="preserve">International Workshop on Multipactor, Corona and Passive Intermodulation (MULCOPIM'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valence, Spain. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034537v1</w:t>
+                <w:t xml:space="preserve">hal-01082920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau moyen expérimental de mesure de rendement de rétrodiffusion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface Temperature Measurement for Improving Space Charge Distribution Measurements with Thermal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Filloy-Corbrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ditchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 343-347</w:t>
+              <w:t xml:space="preserve">15th Int. Symp. on Electrets (ISE), Baltimore, MD, USA, 10-13 Aug 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034521v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity Measurements and Space Charge Inference in Polymer-insulated HVDC Model Cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measurement of space charge by pulsed electro acoustic method PEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boumous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Boumous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Voltage Engineering and Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information Processing and Electrical Engineering (ICIPEE'14), Nov 24-25, 2014, Tebessa (ALGERIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tebessa, Algeria. pp.1-6 ; Poster</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943734v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling charge transport and storage in polymeric insulating materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mortreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of APIANS "Analysis for Polymeric Insulating materials using Advanced Numerical Simulation", within 7th International Symposium on Electrical Insulating Materials, 01-05 June 2014,Toki Messe, Niigata City (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
+              <w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157419v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electron emission properties of Silver: from technical Ag surface to ion- cleaned Ag surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conductivity Measurements and Space Charge Inference in Polymer-insulated HVDC Model Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Steven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Balcon</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Sinisuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multipactor, Corona and Passive Intermodulation (MULCOPIM'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Voltage Engineering and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Poznan, Poland. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHVE.2014.7035386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082920v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Temperature Measurement for Improving Space Charge Distribution Measurements with Thermal Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau moyen expérimental de mesure de rendement de rétrodiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Symp. on Electrets (ISE), Baltimore, MD, USA, 10-13 Aug 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 343-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034478v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of space charge by pulsed electro acoustic method PEA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Boumous</w:t>
+                <w:t xml:space="preserve">3D modelling of electrostatic force distance curve between the AFM probe and dielectric surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrhramane Boularas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belkhiat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Electrical Engineering (ICIPEE'14), Nov 24-25, 2014, Tebessa (ALGERIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tebessa, Algeria. pp.1-6 ; Poster</w:t>
+              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943774v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t>
+              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942794v1</w:t>
+                <w:t xml:space="preserve">hal-03034508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Milliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942837v1</w:t>
+                <w:t xml:space="preserve">hal-03942838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Milliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942838v1</w:t>
+                <w:t xml:space="preserve">hal-03942837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de champ électrique dans des câbles modèles MV-HVDC sous gradient thermique: simulation et mesure de distribution de charges d'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
@@ -36007,217 +36007,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t>
+              <w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, St Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034509v1</w:t>
+                <w:t xml:space="preserve">hal-03942839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Q Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 384-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36236,208 +36240,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mortreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, St Aygulf, France</w:t>
+              <w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942839v1</w:t>
+                <w:t xml:space="preserve">hal-03034509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage électrique-mécanique dans les diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36456,1438 +36456,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Electroluminescence spectra of Polyethylene Naphthalate: impact of the nature of electrodes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2013 : IEEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzhen, China.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943733v1</w:t>
+                <w:t xml:space="preserve">hal-03942791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of the Influence of Electron Incidence Angle on the Total Electron Emission Yield of Silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+              <w:t xml:space="preserve">14th International Vacuum Electronics Conference (IVEC), FRANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942836v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional modelling of electrostatic forces between atomic force microscopy tip and dielectric surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933536v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943177v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
+                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034547v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field profile measurement and modeling in multi-dielectrics for HVDC application</w:t>
+                <w:t xml:space="preserve">Investigating the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable through simulation and space charge measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943176v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of temperature gradient on field distribution in polymeric MV-HVDC model cable by simulation and space charge measurement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional modelling of electrostatic forces between atomic force microscopy tip and dielectric surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boularas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable-HVDC, Perpignan, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943174v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942791v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Influence of Electron Incidence Angle on the Total Electron Emission Yield of Silver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AC Electroluminescence spectra of Polyethylene Naphthalate: impact of the nature of electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Balcon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Vacuum Electronics Conference (IVEC), FRANCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2013 : IEEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzhen, China.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Shenzhen, China. pp.93-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2013.6747421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988321v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
+                <w:t xml:space="preserve">Propriétés électriques de matrices à base de résines aromatiques époxyde et acrylate polymérisées sous rayonnement ionisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque de l’Association PolyRay, Rouen France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942792v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transport mechanism on simulated charge packet propagation in polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2013 : IEEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzhen, China.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37925,77 +37925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of film thickness on the dielectric properties and charge storage in PMMA thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Orrit-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behar S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38046,103 +38046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mortreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38167,51 +38167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Materials used in the Development of HVDC Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38275,64 +38275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Seminar on Materials for HVDC Cables and Accessories: Performance, Modelling, Testing, Qualification (Jicable-HVDC), Perpignan, France, 18-20 Nov. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Perpignan, France. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38370,77 +38370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.488-491, </w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
@@ -38468,1348 +38468,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de charges d'espace à haute résolution: enjeux et verrous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Séminaire National sur les Matériaux et leurs Applications, USTHB, Alger, ALGERIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158663v1</w:t>
+                <w:t xml:space="preserve">hal-03942787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053188v1</w:t>
+                <w:t xml:space="preserve">hal-03988020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Packets Modeling in Insulating Polymers Based on Transport Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t>
+              <w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942787v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures de charges d'espace à haute résolution: enjeux et verrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Séminaire National sur les Matériaux et leurs Applications, USTHB, Alger, ALGERIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988020v1</w:t>
+                <w:t xml:space="preserve">hal-04158663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space Charge Distributions in Polyimide Thin Films Determined by FLIMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988090v1</w:t>
+                <w:t xml:space="preserve">hal-03933693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandana Taleb</w:t>
+                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988294v1</w:t>
+                <w:t xml:space="preserve">hal-04157418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the electronic properties of polyethylene interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Charge injection at metal/insulating polymer contact: a modelling approach based on an exponential distribution of surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEIM 2011: International Symposium on Electrical Insulating Materials, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157418v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Charge Distributions in Polyimide Thin Films Determined by FLIMM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling AC electroluminescence in PE on the basis of an exponential distribution of trapping centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Electrical Ageing, Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933693v1</w:t>
+                <w:t xml:space="preserve">hal-03988090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the assessment of HVDC-XLPE cable insulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Power Insulated Cables, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943172v1</w:t>
+                <w:t xml:space="preserve">hal-03933531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling electroluminescence in insulating polymers under sinusoidal stress: effect of applied voltage, frequency and offset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.L. Lewin</w:t>
+                <w:t xml:space="preserve">A methodology for the assessment of HVDC-XLPE cable insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">8th International Conference on Power Insulated Cables, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933531v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39860,51 +39860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hitoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39942,51 +39942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence techniques applied to polymeric materials: Probing charging effects and material degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMDM'3: Third international Meeting on Dielectric Materials, Monastir, Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40005,787 +40005,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthodes de mesure de profils de densité de charge dans le domaine du Génie Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFMI 2010: 1ère Rencontre Francophone sur les Matériaux Isolants, Tetouan, MOROCCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tetouan, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943170v1</w:t>
+                <w:t xml:space="preserve">hal-04158660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric layers with gradual properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Laurent Arurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.176-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670156v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de mesure de profils de densité de charge dans le domaine du Génie Electrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectric layers with gradual properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMI 2010: 1ère Rencontre Francophone sur les Matériaux Isolants, Tetouan, MOROCCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tetouan, Maroc</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158660v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charge Injection and Extraction in Metal/Polyethylene Contact through an Exponential Distribution of Surface States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942785v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942707v1</w:t>
+                <w:t xml:space="preserve">hal-03933433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933433v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deconvolution Technique for Space Charge Recovery in Lossy and Dispersive Dielectrics using PEA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40836,51 +40836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de luminescence dans les polymères - différents moyens d'excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMI 2010: 1ère Rencontre Francophone sur les Matériaux Isolants, Tetouan, MOROCCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tetouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40918,90 +40918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Modelling of Electroluminescence in High Voltage Polymeric Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t>
@@ -41039,103 +41039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41169,64 +41169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Dielectric-metal Interface with an Exponential Distribution of Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41258,447 +41258,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933431v1</w:t>
+                <w:t xml:space="preserve">hal-03943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input of optimization techniques for implementing charge transport models in electrical insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933432v1</w:t>
+                <w:t xml:space="preserve">hal-03933431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Interface on Charge Build-up in a Low-Density Polyethylene: Surface Roughness and Nature of the Electrode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943107v1</w:t>
+                <w:t xml:space="preserve">hal-03933432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration électrochimique de revêtements céramiques par oxydation micro-arcs pour une application dans le domaine spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kighelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tschiember</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41740,90 +41740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cross-linking Agent on Space Charge Accumulation in XLPE under DC Electric Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41874,90 +41874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Conditioning on Space Charge Formation in XLPE under dc Electrical Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vissouvanadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Denizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42002,856 +42002,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kighelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Aix-en-Provence, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942704v1</w:t>
+                <w:t xml:space="preserve">hal-03942705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId884" w:history="1">
+                <w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kighelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Harbin, China. pp.1110-1113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADM.2009.5252307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942705v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hot electron-induced chemical degradation in electroluminescence spectra of insulating polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isolants et charge d’espace: génération, stockage et transport - Pourquoi mesurer la charge d'espace dans les isolants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrical Insulating Materials, Yokkaichi, JAPAN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Relaxation de potentiel", ONERA, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943644v1</w:t>
+                <w:t xml:space="preserve">hal-03988320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de paramètres : Application aux modèles de transport de charges dans les diélectriques solides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kighelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933428v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The link between ethylene-propylene sequences in polyolefins and chromophore concentration. A promoter of degradation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gomez-Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tiemblo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biannual Conference on Modification, Degradation and Stabilisation of Polymers, Liège, Belgium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation de paramètres : Application aux modèles de transport de charges dans les diélectriques solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988018v1</w:t>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolants et charge d’espace: génération, stockage et transport - Pourquoi mesurer la charge d'espace dans les isolants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of hot electron-induced chemical degradation in electroluminescence spectra of insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Relaxation de potentiel", ONERA, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Electrical Insulating Materials, Yokkaichi, JAPAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Yokkaichi, Japan. pp.372-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIM.2008.4664458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988320v1</w:t>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic optique pour le vieillissement électrique des résines époxydes à faible champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42876,103 +42876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Dynamic Space Charge Measurements to Differentiate Charge Injection and Ionic Dissociation in Polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zheng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécilien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrets, Tokyo, JAPAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.B0702, </w:t>
@@ -43062,51 +43062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wirges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrets, Tokyo, JAPAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t>
@@ -43148,77 +43148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Charge Build Up and Transport in Electron Beam Irradiated Organic Dielectrics: Comparison to Space Charge Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2008: Conference on Electrical Insulation and Dielectric Phenomena, Quebec City, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Quebec City, Canada. pp.349-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43246,135 +43246,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on electrical ageing of dielectrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Space charge measurements in low-density polyethylene under AC stress by the pulsed electro-acoustic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Autrans, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2008: Conference on Electrical Insulation and Dielectric Phenomena, Quebec City, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988089v1</w:t>
+                <w:t xml:space="preserve">hal-03943645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar Charge Transport Model with Trapping and Recombination: Criticality of Model Parameters on the Steady State Solution</w:t>
               </w:r>
@@ -43386,64 +43373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference on charge transport in non-metallic Solids, Londres, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43462,1293 +43449,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Workshop on electrical ageing of dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Griseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Autrans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988016v1</w:t>
+                <w:t xml:space="preserve">hal-03988089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge measurements in low-density polyethylene under AC stress by the pulsed electro-acoustic method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kighelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2008: Conference on Electrical Insulation and Dielectric Phenomena, Quebec City, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943645v1</w:t>
+                <w:t xml:space="preserve">hal-03988016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Hot Electrons in Insulating Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of semicon-insulation interface on space charge formation in HVDC polymeric cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.166 - 171</w:t>
+              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Versailles, France. pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158659v1</w:t>
+                <w:t xml:space="preserve">hal-03943635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring electrically-active defects in silicafilled epoxy using light detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of Photoluminescence in Thermo-Electrically Aged Cross-Linked Polyethylene Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rowe</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf H. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2007.4451622⟩</w:t>
+              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.176-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2007.4290781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943640v1</w:t>
+                <w:t xml:space="preserve">hal-03943637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast charge packet dynamics in XLPE insulated cable models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Fabiani</w:t>
+                <w:t xml:space="preserve">Relative Importance of Trapping and Extraction in the Simulation of Space Charge Distribution in Polymeric Insulators under DC Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Montanari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vanvouver, Canada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.494-497</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943636v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Importance of Trapping and Extraction in the Simulation of Space Charge Distribution in Polymeric Insulators under DC Potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fast charge packet dynamics in XLPE insulated cable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vanvouver, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vanvouver, Canada. pp.421-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2007.4451548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943104v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Photoluminescence in Thermo-Electrically Aged Cross-Linked Polyethylene Cables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence of Hot Electrons in Insulating Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulf H. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.176-179, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.166 - 171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943637v1</w:t>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of semicon-insulation interface on space charge formation in HVDC polymeric cables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Monitoring electrically-active defects in silicafilled epoxy using light detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Vancouver, Canada. pp.112-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2007.4451622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943635v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar Charge Transport Model with Trapping and Recombination: An Analyze of the Current vs. Applied Electric Field Characteristic</w:t>
+                <w:t xml:space="preserve">Conception de capteurs acoustiques haute fréquence pour l'instrumentation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.19-22</w:t>
+              <w:t xml:space="preserve">CSAME 2007 : Conférence sur les sciences et applications des matériaux électroactifs, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933426v1</w:t>
+                <w:t xml:space="preserve">hal-03933427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de capteurs acoustiques haute fréquence pour l'instrumentation scientifique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new method for signal averaging resorting to space charge measurements by the pulsed electro-acoustic method under AC stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSAME 2007 : Conférence sur les sciences et applications des matériaux électroactifs, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.490-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2007.4290857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933427v1</w:t>
+                <w:t xml:space="preserve">hal-03943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for signal averaging resorting to space charge measurements by the pulsed electro-acoustic method under AC stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bipolar Charge Transport Model with Trapping and Recombination: An Analyze of the Current vs. Applied Electric Field Characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.490-493, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSD.2007.4290857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943638v1</w:t>
+                <w:t xml:space="preserve">hal-03933426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et Piégeage de Charges dans les Polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LAMACOP, Faculté des Sciences de Sfax, TUNISIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44812,64 +44812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boufayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44888,191 +44888,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence spectral evolution in metallocene polyolefin films under a cold helium plasma at low temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tools for understanding the thermo-electrical behaviour of XLPE insulation in power cables and accessories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Dissado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth GEP Meeting, sevilla, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943641v1</w:t>
+                <w:t xml:space="preserve">hal-03933429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodo- and electro-luminescence spectra in insulating polymers: A parallel approach for inferring electrical ageing mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vancouver, Canada. pp.824-827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
@@ -45100,208 +45117,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for understanding the thermo-electrical behaviour of XLPE insulation in power cables and accessories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemiluminescence spectral evolution in metallocene polyolefin films under a cold helium plasma at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tiemblo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gomez-Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2007 : International conference on polymeric insulated cable, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Versailles, France</w:t>
+              <w:t xml:space="preserve">Xth GEP Meeting, sevilla, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sevilla, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933429v1</w:t>
+                <w:t xml:space="preserve">hal-03943641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport modelling: a key towards a smart engineering of insulating polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45365,64 +45365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp. 703-706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
@@ -45573,64 +45573,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Albuquerque, United States. pp.249-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
@@ -45690,64 +45690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.143-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45785,64 +45785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement électrique du PET par mesures de charges d'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45910,77 +45910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la charge d'espace par la méthode électro-acoustique pulsée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46037,77 +46037,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced characterization techniques based on luminescence in XLPE and modified XLPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-linkable Polyethylene based blends and nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Chap. 6, pp. 99-157, 2021, 978-981-16-0486-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46132,103 +46132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of space charge in polyimide and the influence on power semiconductor device reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunihiko Tajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyimide for electronic and electrical engineering applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTechOpen Editor, Chap 7, pp. 402-413, 2020, 978-1-83880-098-7</w:t>
@@ -46257,90 +46257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Celano U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t>
@@ -46391,51 +46391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and Degradation of Multiphase Polymer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46499,77 +46499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction mechanisms and numerical modelling of transport in organic insulators: trends and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.37-77, 2010, 978-1-84821-165-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46594,64 +46594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères et Composites pour l'électrotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-21, 2010, Les Techniques de l'Ingénieur. Traité "Convertisseurs et machines électriques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46689,77 +46689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de conduction et modélisation numérique du transport dans les isolants organiques : tendances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux diélectriques pour le génie électrique - Volume 1 Propriétés, vieillissement et modélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.59-106, 2007, 978-2-7462-1833-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46816,51 +46816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des Polymères - Piégeage de Charges dans les Polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46891,77 +46891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on electrical ageing of dielectrics, Autran, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Griseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46979,51 +46979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et actions en cours dans le domaine des matériaux piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -47099,64 +47099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -47343,51 +47343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robbiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111447" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2025.11023184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.112912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxin Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2024.000052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2024.10721377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhu Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keming Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10120799" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3271612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3334632" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezouar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03473-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushun Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Xue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd64a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Du" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2022.3191963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9757919" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyang Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshuo Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2022.3197111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fansong Meng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlian An" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yewen Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhousheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohid Shahsavarian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Arab Baferani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abccea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJSTE.62(3).38-44" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fabiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mazzanti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2020.0106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Teguar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2019.008189" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Alhossen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2019.8636174" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5060655" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.4.2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006958" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab286" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02009891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Walo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.09.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Vu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006636" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876565v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hol&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2017.11.01.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006172" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794154v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5030046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Huan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boggs" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cakmak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2016.05.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ316ZWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejfms.136.74" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795611v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939824" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795615v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.10.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTLG9SN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556519" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937997" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy-Corbrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ditchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7116345" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795608v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/405102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengtao Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Nie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004524" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794146v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150055" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJW4TFTS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gineste" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.121" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97HKN8S8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boularas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894147" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795556v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/8/085601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.A Raja" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2013.12.198" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2013.6585854" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/1/015401" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795550v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrego" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4784572" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5211874" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795553v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rowe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robiani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/16/165501" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KNCV7RNN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795551v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4784573" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795554v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795508v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hozumi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795502v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpino" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795549v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilien Thomas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoyos" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795504v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Montanari" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.F. Morshuis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2008.4473049" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795498v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Reinecke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795496v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. F. Morshuis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795497v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795500v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belgaroui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boukhris" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/041" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GCWLCPBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22555" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330367v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Franceschi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019785v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019788v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.749-772" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019787v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2CR0T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405664v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Odesanya" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690553v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613034" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690544v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younnes Chikhoune" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613196" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690562v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouaci" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613083" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405639v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd59037.2024.10613170" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690593v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613047" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690584v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613105" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690575v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Belkahla" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi Amroun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613253" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690513v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10329031" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310897v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690523v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410486" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310683v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza Lopez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lettifi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geertsen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859748v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784574v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezouar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863233" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705388" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580920v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisei Enoki" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Endo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Ueda" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Miyake" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanaka" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705357" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580911v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705399" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003215v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341935" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003240v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kemari" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teguar" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341896" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002987v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002958v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;hner" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rybsky" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cotton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lowndes" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003137v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9342013" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002949v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Irvandy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Duong" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sinisuka" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002977v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang He" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009535v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158657v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004017v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9009658" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397501v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401217v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Tajiri" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Muto" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9010551" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396334v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799098" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003956v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9009902" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396326v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoucef" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158680v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396214v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544841" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396199v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514702" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031116v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Chiba" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Enoki" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397442v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396137v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514705" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158679v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005747v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514685" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396153v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514644" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158675v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942504v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Velazquez-Salazar" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088704" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033831v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158673v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088679" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943047v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257545" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158676v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158674v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877216v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933569v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8166533" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933572v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158666v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943778v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547751" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943019v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547666" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943779v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2016.7800612" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943735v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mancinelli" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanga-Bouanga" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fr&#233;chette" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943777v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2015.7295242" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033872v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gineste" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belhaj" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943776v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033912v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943775v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissouvanadin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Steven" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943736v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352104" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158665v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158664v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034537v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034521v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balcon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943734v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2014.7035386" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082920v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034478v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bou&#233;" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943774v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boumous" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boumous" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhiat" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065203v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943733v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747421" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933536v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988321v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877196v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158663v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933693v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158662v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158660v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943644v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2008.4664458" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988319v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gomez-Elvira" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiemblo" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988320v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943732v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943731v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2008.4814014" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943730v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Qiu" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellinger" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wirges" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerhard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943645v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158659v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943640v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451622" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943636v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451548" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943637v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campus" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf H. Nilsson" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2007.4290781" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943635v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933427v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943638v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2007.4290857" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158658v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943641v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943639v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Franceschi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451566" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019791v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350528" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019789v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350342" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019793v2" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2003.1254840" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182643v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883646v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Franceschi" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182655v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008898v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002316v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618425v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119972020.ch21" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065268v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065000v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065266v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019794v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.70155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2025.11023184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robbiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111447" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ndour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guffond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/addfe3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.112912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxin Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CJEE.2024.000052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2024.10721377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhu Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keming Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10120799" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3334632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezouar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi-Amroun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03473-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3271612" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushun Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Xue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd64a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hallak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2023-0143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshun Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjing Zang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingquan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3119539" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Du" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2022.3191963" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9757919" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyang Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshuo Jia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2022.3197111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3217429" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong He" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5d01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2022.9858038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Xie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlian An" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yewen Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fansong Meng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Quan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfc8a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31276/VJSTE.62(3).38-44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.N. Diaw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Aubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.008796" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhousheng Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohid Shahsavarian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadreza Arab Baferani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abccea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fabiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mazzanti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2020.0106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Banda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab5692" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Alhossen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007702" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Teguar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2019.008189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tr&#7847;n Anh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh S&#417;n Tr&#7847;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210602" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2019.8636174" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Azib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5060655" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab286" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02009891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Walo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvanadin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab467" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.4.2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Vu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006172" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876565v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hol&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2017.11.01.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006059" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006636" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5020027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zhao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006142" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794154v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinisuka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies5030046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795607v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejfms.136.74" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Huan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boggs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cakmak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2016.05.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ316ZWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556514" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.10.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTLG9SN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556519" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/405102" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076816" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169878v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.N. Vu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004507" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filloy-Corbrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ditchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7116345" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937997" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengtao Li" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Nie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794146v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150055" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WJW4TFTS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gineste" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.121" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97HKN8S8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissouvandin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.307-325" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871377" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795495v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896678" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boularas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894147" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004163" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795556v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/8/085601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169836v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6508737" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.A Raja" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Sinisuka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2013.12.198" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2013.6585854" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169833v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6451372" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169823v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mills" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/32/325303" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B1AB2A210C466C54C2726A0A06DC10FE2AD702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169822v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737485" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613272v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Mills" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Lewin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/16/165402" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denizet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.5931072" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/1/015401" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315402" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795550v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrego" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Montanari" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4784572" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795553v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rowe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robiani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/16/165501" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KNCV7RNN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795552v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5211874" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795551v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Dissado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4784573" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795554v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795502v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169798v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/2/025306" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17FD5BB72D50C1E3B04B66022A16F2DF38EC25F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795510v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795508v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hozumi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchida" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795504v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilien Thomas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795549v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoyos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Montanari" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.F. Morshuis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2008.4473049" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795497v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Reinecke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corrales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795496v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. F. Morshuis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795498v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795500v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belgaroui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boukhris" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/041" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GCWLCPBP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boufayed" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2375010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22555" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169782v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2006.1624268" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169775v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Montanari" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palmieri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/7/014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028FC481BEF8C5ECA4CCB0BA1DA2D300151278C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019785v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330367v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Franceschi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019788v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.749-772" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019787v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2CR0T6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169731v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyake" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tanaka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Takada" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/1/015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33423C978617B170FD5CEA171AB93D07B3BA551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169770v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2005.1511090" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169723v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Segur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/2/020" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB2622454478C49B6D9C48DFFEEE81BECA5B8FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405666v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405664v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Odesanya" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younnes Chikhoune" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613196" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690553v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613034" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690580v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613156" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690562v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouaci" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613083" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405639v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd59037.2024.10613170" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690584v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613105" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690593v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613047" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690588v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndour" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guffond" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613095" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690575v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Belkahla" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi Amroun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613253" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310897v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690534v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM58328.2023.10395481" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690496v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10328952" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690513v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM60444.2023.10329031" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690523v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410486" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310680v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310683v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza Lopez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lettifi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geertsen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784544v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863471" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859748v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784574v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezouar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863233" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766691v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326213v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;ng Tran Anh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T N Vu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705388" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326448v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lagomarsini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9494003" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580920v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisei Enoki" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Endo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Ueda" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Miyake" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanaka" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705357" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580911v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705399" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326472v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM49635.2021.9493863" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003287v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cenes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hondaa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003240v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kemari" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teguar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341896" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003215v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341935" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003054v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002958v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;hner" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rybsky" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cotton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lowndes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Albert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002987v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004243v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Diaw" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003137v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9342013" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940243v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanari" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO47656.2020.9183435" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002977v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang He" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002949v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Irvandy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H Duong" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sinisuka" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397501v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004017v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9009658" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988088v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallys Elliazar Banda Gnama Mbimbiangoye" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158657v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340316v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727386" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reinmart" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009535v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401217v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Tajiri" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Muto" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carrasco" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9010551" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340312v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Reinmart" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796775" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003956v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP47102.2019.9009902" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396334v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799098" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396354v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340722v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cenes" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Eriksson" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396326v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoucef" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987947v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340725v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji N. Diaw" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396194v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514663" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396214v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544841" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943240v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gullo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christen" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillborg" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2018.8544910" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340303v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaw" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ury" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2018.8642066" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324437v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401277" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396207v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hondaa" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514774" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396087v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T.N. Vu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401115" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158680v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024704v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396199v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514702" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397442v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031116v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Chiba" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Enoki" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396137v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514705" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158679v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005747v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514685" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396153v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8514644" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943047v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyake" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mori" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257545" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158673v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088679" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033831v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158675v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942504v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Velazquez-Salazar" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088704" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032166v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Christen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158599v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088691" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158676v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158674v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877216v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933569v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alhossen" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8166533" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933572v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047977v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547745" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943044v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157458v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943237v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547735" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158666v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324475v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534063" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032130v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Adi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032101v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361651v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thu Vu" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943778v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547751" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943019v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547666" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943018v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547542" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943779v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2016.7800612" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033872v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gineste" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belhaj" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943776v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943801v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943735v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mancinelli" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanga-Bouanga" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Fr&#233;chette" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943777v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2015.7295242" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033912v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943736v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissouvanadin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352104" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943775v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Steven" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158665v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158664v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943235v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352092" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157419v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082920v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034478v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bou&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943774v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boumous" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boumous" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhiat" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943734v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVE.2014.7035386" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034521v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balcon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034537v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065309v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065203v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988321v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943174v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943176v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammeri" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034547v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933536v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943733v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747421" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943177v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933567v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877196v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034555v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933533v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378868" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158663v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933693v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157418v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988294v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Taleb" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988090v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933531v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Mills" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lewin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943172v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988293v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hitoum" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molini&#233;" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158662v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158660v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943170v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724063" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943169v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724051" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933529v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724066" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943171v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943107v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377888" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933431v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377842" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943108v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377868" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943106v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252256" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988320v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988319v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gomez-Elvira" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiemblo" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933428v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943644v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2008.4664458" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943732v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943731v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2008.4814014" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943730v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Qiu" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellinger" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wirges" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerhard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943012v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2008.4772869" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943645v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987903v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988089v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943635v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943637v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campus" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf H. Nilsson" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2007.4290781" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943104v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943636v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451548" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158659v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943640v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451622" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933427v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943638v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2007.4290857" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933426v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158658v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933430v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933429v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943639v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Franceschi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2007.4451566" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943641v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157417v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019791v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350528" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019789v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350342" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019793v2" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2003.1254840" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182643v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883646v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Franceschi" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182655v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008898v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002316v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618425v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119972020.ch21" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047124v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047123v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065268v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065000v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065266v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019794v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>