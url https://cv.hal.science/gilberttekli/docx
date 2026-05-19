--- v0 (2026-04-16)
+++ v1 (2026-05-19)
@@ -736,815 +736,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-SED: Feature-Centric Social Event Detection</w:t>
+                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Mansour</w:t>
+                <w:t xml:space="preserve">Nathalie Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications - DEXA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp.11-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905727v1</w:t>
+                <w:t xml:space="preserve">hal-01553840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.362-377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General Multimedia Representation Space Model toward Event-Based Collective Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+                <w:t xml:space="preserve">Minale Ashagrie Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekade Getahun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings - 19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Paris, France. pp.512-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553840v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Multimedia Representation Space Model toward Event-Based Collective Knowledge Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F-SED: Feature-Centric Social Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minale Ashagrie Abebe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings - 19th IEEE International Conference on Computational Science and Engineering, 14th IEEE International Conference on Embedded and Ubiquitous Computing and 15th International Symposium on Distributed Computing and Applications to Business, Engineering and Science, CSE-EUC-DCABES 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Paris, France. pp.512-521, </w:t>
+              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications - DEXA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908064v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Ontology-Based Information Model for Better Management of Microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+                <w:t xml:space="preserve">XSDF: A System for XML Semantic Disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_33⟩</w:t>
+              <w:t xml:space="preserve">2015 1st International Conference on Applied Research in Computer Science and Engineering, ICAR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254493v1</w:t>
+                <w:t xml:space="preserve">hal-01909105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XSDF: A System for XML Semantic Disambiguation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Tekli</w:t>
+                <w:t xml:space="preserve">A Generic Ontology-Based Information Model for Better Management of Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 1st International Conference on Applied Research in Computer Science and Engineering, ICAR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beirut, Lebanon. </w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.451-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909105v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving XML Semantic Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimedia-Oriented Digital Ecosystem: A New Collaborative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Asres Kidanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,230 +1974,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an XML Adaptation/Alteration Control Framework</w:t>
+                <w:t xml:space="preserve">XCDL: an XML-oriented visual composition definition language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Internet and Web Applications and Services, ICIW2010,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Barcelone, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Information Integration and Web-based Applications and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.134-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00487095v1</w:t>
+                <w:t xml:space="preserve">hal-01093376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCDL: an XML-oriented visual composition definition language</w:t>
+                <w:t xml:space="preserve">Towards an XML Adaptation/Alteration Control Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Information Integration and Web-based Applications and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.134-143</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Internet and Web Applications and Services, ICIW2010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Barcelone, Spain. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093376v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00487095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XA2C Framework for XML Alteration/Adaptation</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03009100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale Abebe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekade Getahun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2012.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGV9RXB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081111165884" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03434557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tekli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Zein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_33" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale Ashagrie Abebe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2015.25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Asres Kidanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abou Rjeily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Y. Houngue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00526533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03009100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale Abebe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekade Getahun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2012.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGV9RXB0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081111165884" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03434557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tekli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Al Zein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale Ashagrie Abebe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_33" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2015.25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Asres Kidanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abou Rjeily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Y. Houngue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00526533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>