--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -439,183 +439,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">I trovatori come fondamento dell'identità occitana: la linea Jaufré Rudèl-Jean de Nostredame-Frédéric Mistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des langues romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, CXX (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Europe romane : identités, droits linguistiques et littérature, 79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rlr.359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lengas.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179996v1</w:t>
+                <w:t xml:space="preserve">hal-03180126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I trovatori come fondamento dell'identità occitana: la linea Jaufré Rudèl-Jean de Nostredame-Frédéric Mistral</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’Europe romane : identités, droits linguistiques et littérature, 79, </w:t>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, CXX (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lengas.1023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rlr.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180126v1</w:t>
+                <w:t xml:space="preserve">hal-03179996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chansonniers occitans au livre de la mémoire : la « Vida » nuova de Dante</w:t>
               </w:r>
@@ -673,165 +673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Se volemo cercare in lingua d'oco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Se volemo cercare en lingua d'oco, CXIV (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181339v1</w:t>
+                <w:t xml:space="preserve">hal-02910684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se volemo cercare in lingua d'oco</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Se volemo cercare en lingua d'oco, CXIV (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910684v1</w:t>
+                <w:t xml:space="preserve">hal-03181339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimbaut de Vaqueiras</w:t>
               </w:r>
@@ -1477,165 +1477,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Édition des troubadours entre la Revue des langues romanes et la Romania</w:t>
+                <w:t xml:space="preserve">« L’Actualité de la recherche en occitan médiéval » : invitation à la table ronde inaugurale du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier et Paris cotés savantes : pour une histoire comparée de Romania et de la Revue des langues romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3 ; Sorbonne Université ; Université de Pau et des pays de l'Adour, Oct 2021, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’Université de Lausanne. La Littérature occitane médiévale dans sa tradition manuscrite Témoins, traditions, corpora.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, caterina.menichetti@unil.ch, Nov 2021, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084273v1</w:t>
+                <w:t xml:space="preserve">hal-04084496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Actualité de la recherche en occitan médiéval » : invitation à la table ronde inaugurale du colloque</w:t>
+                <w:t xml:space="preserve">L’Édition des troubadours entre la Revue des langues romanes et la Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’Université de Lausanne. La Littérature occitane médiévale dans sa tradition manuscrite Témoins, traditions, corpora.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, caterina.menichetti@unil.ch, Nov 2021, Lausanne (CH), France</w:t>
+              <w:t xml:space="preserve">Montpellier et Paris cotés savantes : pour une histoire comparée de Romania et de la Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3 ; Sorbonne Université ; Université de Pau et des pays de l'Adour, Oct 2021, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084496v1</w:t>
+                <w:t xml:space="preserve">hal-04084273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occitan écrit à Montpellier au XIIIe siècle : la graphie et le texte</w:t>
               </w:r>
@@ -2223,441 +2223,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture de la page, naissance du texte</w:t>
+                <w:t xml:space="preserve">Un Fragment de la culture occitane de Dante au seuil de la &amp;quot;Commedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le texte Occitano-catalan du Moyen âge", Centre universitaire Duguesclin, Béziers, 5-6 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Béziers, France</w:t>
+              <w:t xml:space="preserve">VIIIe congrès international de l'Association internationale d'études occitanes "Dans le concert européen, la voix occitane", Université de Bordeaux 3, Bordeaux, 12-17 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897202v1</w:t>
+                <w:t xml:space="preserve">hal-02897203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante occitaniste</w:t>
+                <w:t xml:space="preserve">La Chronique de Montpellier, un work in progress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix occitane : actes du VIIIe Congrès de l'Association internationale d'études occitanes, Bordeaux, 12-17 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pessac, France. pp.251-263</w:t>
+              <w:t xml:space="preserve">Comment concilier, dans l’écriture de l’histoire, contraintes génériques et contraintes documentaires ?", journée d'études, Université de Versailles Saint-Quentin-en-Yvelines, 5 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068919v1</w:t>
+                <w:t xml:space="preserve">hal-03074209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Fragment de la culture occitane de Dante au seuil de la &amp;quot;Commedia</w:t>
+                <w:t xml:space="preserve">Dante occitaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe congrès international de l'Association internationale d'études occitanes "Dans le concert européen, la voix occitane", Université de Bordeaux 3, Bordeaux, 12-17 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La voix occitane : actes du VIIIe Congrès de l'Association internationale d'études occitanes, Bordeaux, 12-17 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pessac, France. pp.251-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897203v1</w:t>
+                <w:t xml:space="preserve">hal-03068919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chronique de Montpellier, un work in progress ?</w:t>
+                <w:t xml:space="preserve">Texture de la page, naissance du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment concilier, dans l’écriture de l’histoire, contraintes génériques et contraintes documentaires ?", journée d'études, Université de Versailles Saint-Quentin-en-Yvelines, 5 mai 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Le texte Occitano-catalan du Moyen âge", Centre universitaire Duguesclin, Béziers, 5-6 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074209v1</w:t>
+                <w:t xml:space="preserve">hal-02897202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roman de Jaufré</w:t>
+                <w:t xml:space="preserve">La consciéncia del temps dels trobadors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La Diaspora occitane au Moyen âge : la culture occitane en Occitanie et ailleurs", King's College de Londres, 5-6 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">"Occitània, passat e avenidor", 32ena Universitat occitana d’estiu de Nimes = "Occitanie, passé et avenir", 32e Université occitane d'été de Nîmes, 5-9 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nîmes, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072013v1</w:t>
+                <w:t xml:space="preserve">hal-03074210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consciéncia del temps dels trobadors</w:t>
+                <w:t xml:space="preserve">Le Roman de Jaufré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Occitània, passat e avenidor", 32ena Universitat occitana d’estiu de Nimes = "Occitanie, passé et avenir", 32e Université occitane d'été de Nîmes, 5-9 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nîmes, Francia</w:t>
+              <w:t xml:space="preserve">"La Diaspora occitane au Moyen âge : la culture occitane en Occitanie et ailleurs", King's College de Londres, 5-6 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074210v1</w:t>
+                <w:t xml:space="preserve">hal-03072013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville gaste à la ville fantôme (un itinéraire dans la ville médievale)</w:t>
               </w:r>
@@ -3596,376 +3596,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot; (800-1426) : Texte, traduction et notes philologiques</w:t>
+                <w:t xml:space="preserve">Critères d'édition et de traduction des &amp;quot;Annales occitanes&amp;quot; de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le-Blévec avec la collaboration de Florence Clavaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le Blévec avec la collaboration de Florence Clavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les "Annales occitanes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-503, 2023, 978-2-36781-501-5</w:t>
+              <w:t xml:space="preserve">, pp.91-95, 2023, Histoire et sociétés, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563483v1</w:t>
+                <w:t xml:space="preserve">hal-04563474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index des noms de personnes et de lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot; (800-1426) : Texte, traduction et notes philologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Clavaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le-Blévec avec la collaboration de Florence Clavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
+              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les "Annales occitanes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-503, 2023, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563413v1</w:t>
+                <w:t xml:space="preserve">hal-04563483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'édition et de traduction des &amp;quot;Annales occitanes&amp;quot; de Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Index des noms de personnes et de lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le Blévec avec la collaboration de Florence Clavaud. </w:t>
+              <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les "Annales occitanes"</w:t>
+              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-95, 2023, Histoire et sociétés, 978-2-36781-501-5</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563474v1</w:t>
+                <w:t xml:space="preserve">hal-04563413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première &amp;quot;épître farcie&amp;quot; de la Sainte Étienne</w:t>
               </w:r>
@@ -4164,186 +4164,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trobar dans l'amirador de la gacha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La complexité documentaire à l'épreuve de la TEI: Les enjeux d'une édition électronique des Petits Thalami de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
+              <w:t xml:space="preserve">Anheim Étienne; Chastang Pierre; Mora-Lebrun Francine; Rochebouet Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.317-330, 2015</w:t>
+              <w:t xml:space="preserve">L'écriture de l'histoire au Moyen âge (XIe-XVe siècle): Contraintes génériques et contraintes documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.293-310, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057617v1</w:t>
+                <w:t xml:space="preserve">hal-03057620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité documentaire à l'épreuve de la TEI: Les enjeux d'une édition électronique des Petits Thalami de Montpellier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le trobar dans l'amirador de la gacha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anheim Étienne; Chastang Pierre; Mora-Lebrun Francine; Rochebouet Anne. </w:t>
+              <w:t xml:space="preserve">Marie-Jeanne Verny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture de l'histoire au Moyen âge (XIe-XVe siècle): Contraintes génériques et contraintes documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.293-310, 2015</w:t>
+              <w:t xml:space="preserve">Les Troubadours dans le texte occitan du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.317-330, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03057620v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire pour la ville. Écrire la ville : notes pour une nouvelle édition des Petit(s)Thalami de Montpellier</w:t>
               </w:r>
@@ -4887,51 +4887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53220D75"/>
+    <w:nsid w:val="F926C483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5118,51 +5118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilda-caiti-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0388-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093939043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121352281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thalamus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rlr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03179996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Salvatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03176571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05424435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Barsotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156q0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04494692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03194494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/resources/an/5749204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/le-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilda-caiti-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0388-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093939043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121352281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thalamus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rlr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03179996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Salvatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03176571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05424435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Barsotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156q0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04494692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03194494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/resources/an/5749204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/le-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>