--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2499,165 +2499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consciéncia del temps dels trobadors</w:t>
+                <w:t xml:space="preserve">Le Roman de Jaufré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Occitània, passat e avenidor", 32ena Universitat occitana d’estiu de Nimes = "Occitanie, passé et avenir", 32e Université occitane d'été de Nîmes, 5-9 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nîmes, Francia</w:t>
+              <w:t xml:space="preserve">"La Diaspora occitane au Moyen âge : la culture occitane en Occitanie et ailleurs", King's College de Londres, 5-6 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074210v1</w:t>
+                <w:t xml:space="preserve">hal-03072013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roman de Jaufré</w:t>
+                <w:t xml:space="preserve">La consciéncia del temps dels trobadors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La Diaspora occitane au Moyen âge : la culture occitane en Occitanie et ailleurs", King's College de Londres, 5-6 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">"Occitània, passat e avenidor", 32ena Universitat occitana d’estiu de Nimes = "Occitanie, passé et avenir", 32e Université occitane d'été de Nîmes, 5-9 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nîmes, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072013v1</w:t>
+                <w:t xml:space="preserve">hal-03074210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville gaste à la ville fantôme (un itinéraire dans la ville médievale)</w:t>
               </w:r>
@@ -3682,290 +3682,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot; (800-1426) : Texte, traduction et notes philologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Index des noms de personnes et de lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le-Blévec avec la collaboration de Florence Clavaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les "Annales occitanes"</w:t>
+              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-503, 2023, 978-2-36781-501-5</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563483v1</w:t>
+                <w:t xml:space="preserve">hal-04563413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index des noms de personnes et de lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot; (800-1426) : Texte, traduction et notes philologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Clavaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilda Caiti-Russo, Daniel Le-Blévec avec la collaboration de Florence Clavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
+              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les "Annales occitanes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-503, 2023, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563413v1</w:t>
+                <w:t xml:space="preserve">hal-04563483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première &amp;quot;épître farcie&amp;quot; de la Sainte Étienne</w:t>
               </w:r>
@@ -4887,51 +4887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F926C483"/>
+    <w:nsid w:val="A8449358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5118,51 +5118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilda-caiti-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0388-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093939043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121352281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thalamus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rlr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03179996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Salvatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03176571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05424435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Barsotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156q0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04494692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03194494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/resources/an/5749204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/le-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilda-caiti-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0388-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093939043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121352281" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thalamus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acto.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rlr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03179996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Salvatori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03176571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05424435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joan Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Barsotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156q0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04494692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03194494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.torrossa.com/it/resources/an/5749204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/le-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04084532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.5436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>