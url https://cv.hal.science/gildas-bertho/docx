--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -256,295 +256,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of POP mixture redistribution and identification of their molecular signature in xenografted fat mice</w:t>
+                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Jamay</w:t>
+                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Noirez</w:t>
+                <w:t xml:space="preserve">Chloé Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Djemai</w:t>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layale Youssef</w:t>
+                <w:t xml:space="preserve">Victoria Pakulska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Massias</w:t>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 374, pp.126239. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (6), pp.688-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079695v1</w:t>
+                <w:t xml:space="preserve">hal-05387570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylglyoxal-Induced Glycation of Plasma Albumin: From Biomarker Discovery to Clinical Use for Prediction of New-Onset Diabetes in Individuals with Prediabetes</w:t>
+                <w:t xml:space="preserve">Characterization of POP mixture redistribution and identification of their molecular signature in xenografted fat mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsênio Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">Théo Jamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevalier</w:t>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Pakulska</w:t>
+                <w:t xml:space="preserve">Layale Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (6), pp.688-699. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 374, pp.126239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaf035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387570v1</w:t>
+                <w:t xml:space="preserve">hal-05079695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of the skeletal muscle metabolism is crucial for designing optimal exercise paradigms in type 2 diabetes mellitus</w:t>
               </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -703,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,90 +1213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomics study of chronic low‐dose exposure to a cocktail of persistent organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covadonga Lucas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layale Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (11), pp.e5006. </w:t>
@@ -1328,485 +1328,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-Resolution NMR with Water Signal Suppression for a Deeper Understanding of the Action of Antimetabolic Drugs on Diffuse Large B-Cell Lymphoma</w:t>
+                <w:t xml:space="preserve">Structural analysis of unstable norbixin isomers guided by pure shift nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Covadonga Lucas-Torres</w:t>
+                <w:t xml:space="preserve">Imed Eddine Oumezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Eddine Oumezziane</w:t>
+                <w:t xml:space="preserve">Louis Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00914⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (5), pp.504-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648893v1</w:t>
+                <w:t xml:space="preserve">hal-03648920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of unstable norbixin isomers guided by pure shift nuclear magnetic resonance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of novel conformers of ( E ) ‐ 2‐(3‐nitro‐ H ‐imidazo[1,2‐ a ]pyridin‐2‐ylthio)‐ N ′‐benzylideneacetohydrazide derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Balducci</w:t>
+                <w:t xml:space="preserve">Evrard Ablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siomenan Coulibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Signo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick‐armand Achi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60 (5), pp.504-514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5252⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648920v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of novel conformers of ( E ) ‐ 2‐(3‐nitro‐ H ‐imidazo[1,2‐ a ]pyridin‐2‐ylthio)‐ N ′‐benzylideneacetohydrazide derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouassi Signo</w:t>
+                <w:t xml:space="preserve">Ultrahigh-Resolution NMR with Water Signal Suppression for a Deeper Understanding of the Action of Antimetabolic Drugs on Diffuse Large B-Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick‐armand Achi</w:t>
+                <w:t xml:space="preserve">Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covadonga Lucas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Oumezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.1041-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.5308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812767v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex metabolism of poststerone in male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,295 +2132,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between 2′- and 3′-Phosphate Isomers of a Fluorescent NADPH Analogue Led to Strong Inhibition of Cancer Cells Migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abbe</w:t>
+                <w:t xml:space="preserve">Loss of prion protein control of glucose metabolism promotes neurodegeneration in model of prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ardila-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10050723⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990867v1</w:t>
+                <w:t xml:space="preserve">hal-03413478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of prion protein control of glucose metabolism promotes neurodegeneration in model of prion diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hector Ardila-Osorio</w:t>
+                <w:t xml:space="preserve">Distinction between 2′- and 3′-Phosphate Isomers of a Fluorescent NADPH Analogue Led to Strong Inhibition of Cancer Cells Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle de Souza Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10050723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413478v1</w:t>
+                <w:t xml:space="preserve">hal-03990867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenomyosis is associated with specific proton nuclear magnetic resonance (1H-NMR) serum metabolic profiles</w:t>
               </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Santulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2802,295 +2802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic profiling of asymptomatic acute intermittent porphyria using a rule-mining-based algorithm</w:t>
+                <w:t xml:space="preserve">Real-Time and Non-invasive Monitoring of the Activation of the IRE1α-XBP1 Pathway in Individuals with Hemodynamic Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Luck</w:t>
+                <w:t xml:space="preserve">Baptiste Fohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schmitt</w:t>
+                <w:t xml:space="preserve">Quentin Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Talbi</w:t>
+                <w:t xml:space="preserve">Thi-Mum Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Delphine Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.284-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1305-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684742v1</w:t>
+                <w:t xml:space="preserve">hal-03684748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time and Non-invasive Monitoring of the Activation of the IRE1α-XBP1 Pathway in Individuals with Hemodynamic Impairment</w:t>
+                <w:t xml:space="preserve">Urinary metabolic profiling of asymptomatic acute intermittent porphyria using a rule-mining-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Fohlen</w:t>
+                <w:t xml:space="preserve">Margaux Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tavernier</w:t>
+                <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mum Huynh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neila Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.284-292. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1305-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684748v1</w:t>
+                <w:t xml:space="preserve">hal-03684742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Physical Exercise Improves Energetic Metabolism in the Skeletal Muscle of Amyotrophic-Lateral- Sclerosis Mice</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Mining for the Early Prediction of Chronic Kidney Disease Based on Metabolomics and Multi-Source Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,77 +4300,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Carichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (4), pp.2166-2174. </w:t>
@@ -5297,274 +5297,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450 Catalyze Both Steps of the Major Pathway of Clopidogrel Bioactivation, whereas Paraoxonase Catalyzes the Formation of a Minor Thiol Metabolite Isomer</w:t>
+                <w:t xml:space="preserve">Metabolic Activation of Prasugrel: Nature of the Two Competitive Pathways Resulting in the Opening of Its Thiophene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.348-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/tx2004085⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.1058-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx3000279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684944v1</w:t>
+                <w:t xml:space="preserve">hal-03684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Activation of Prasugrel: Nature of the Two Competitive Pathways Resulting in the Opening of Its Thiophene Ring</w:t>
+                <w:t xml:space="preserve">Cytochromes P450 Catalyze Both Steps of the Major Pathway of Clopidogrel Bioactivation, whereas Paraoxonase Catalyzes the Formation of a Minor Thiol Metabolite Isomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rosi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (5), pp.1058-1065. </w:t>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.348-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx3000279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/tx2004085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684932v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraoxonase-1 and clopidogrel efficacy</w:t>
               </w:r>
@@ -6029,290 +6029,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Oxidative Cleavage of Thioesters: Evidence for the Formation of Sulfenic Acid Intermediates in the Bioactivation of the Antithrombotic Prodrugs Ticlopidine and Clopidogrel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Libraire</w:t>
+                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (20), pp.2320-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx8004828⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684993v1</w:t>
+                <w:t xml:space="preserve">hal-03685013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic studies towards diazepanone scaffolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yun Li</w:t>
+                <w:t xml:space="preserve">Metabolic Oxidative Cleavage of Thioesters: Evidence for the Formation of Sulfenic Acid Intermediates in the Bioactivation of the Antithrombotic Prodrugs Ticlopidine and Clopidogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Libraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.09.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.369-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx8004828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685013v1</w:t>
+                <w:t xml:space="preserve">hal-03684993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of tris-(p-carboxyltetrathiaaryl)methyl radical EPR probes: evidence for their oxidative decarboxylation and molecular origin of their specific ability to react with O2˙−</w:t>
               </w:r>
@@ -6438,173 +6438,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer-NMR and Docking Studies Identify the Binding of the Peptide Derived from Activating Transcription Factor 4 to Protein Ubiquitin Ligase β-TrCP. Competition STD-NMR with β-Catenin</w:t>
+                <w:t xml:space="preserve">Diastereoselective Additions to (3S)-3-Aminodehydrocaprolactams: Development of a Versatile Synthesis of New Substituted CyclicL-Lysines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Evrard-Todeschi</w:t>
+                <w:t xml:space="preserve">Camille Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Calvet-Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tanchou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Dhimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp.14-29. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (11), pp.1901-1909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi7014212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200701004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685028v1</w:t>
+                <w:t xml:space="preserve">hal-03685043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key-role of tyrosine 155 in the mechanism of prion transconformation as highlighted by a study of sheep mutant peptides</w:t>
               </w:r>
@@ -6701,212 +6684,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Additions to (3S)-3-Aminodehydrocaprolactams: Development of a Versatile Synthesis of New Substituted CyclicL-Lysines</w:t>
+                <w:t xml:space="preserve">Transfer-NMR and Docking Studies Identify the Binding of the Peptide Derived from Activating Transcription Factor 4 to Protein Ubiquitin Ligase β-TrCP. Competition STD-NMR with β-Catenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Levraud</w:t>
+                <w:t xml:space="preserve">Julien Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Evrard-Todeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Calvet-Vitale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Bertho</w:t>
+                <w:t xml:space="preserve">Josyane Gharbi-Benarous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Dhimane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Tanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (11), pp.1901-1909. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200701004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi7014212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685043v1</w:t>
+                <w:t xml:space="preserve">hal-03685028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Complex between Phosphorylated Substrates and the SCF β-TrCP Ubiquitin Ligase Receptor: A Combined NMR, Molecular Modeling, and Docking Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Evrard-Todeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Gharbi-Benarous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Megy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Gharbi-Benarous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,51 +7546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Megy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Gharbi-Benarous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,51 +8050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
@@ -8400,51 +8400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nuan-Aliman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kielbassa-Elkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17030394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05079695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jamay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Oumezziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guibout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balducci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5252" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Ablo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomenan Coulibali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Signo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#8208;armand Achi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dinan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foucault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Carbonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105897" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nov&#225;kov&#225; Lachmanov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103136" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Manuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle de Souza Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050723" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kateb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Pocate-Cheriet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.02.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maignien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.09.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marcellin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.06.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1305-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684748v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fohlen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mum Huynh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Melikian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eluard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bateson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yartseva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsen Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Tsao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.34" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stresing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Hervouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Carichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403837r" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moneton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Azerad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.03.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD9R2TP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx400083b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu-Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx400250a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00706H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rojo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Innamorato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00180-12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mantsyzov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AABC.S30881" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2004085" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debernardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3000279" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2436" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp623" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx1001332" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx9001379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Libraire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx8004828" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819259f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/890E49E204C1C7A0C5D6E0D45A8F6ADDBF091EFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Gharbi-Benarous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tanchou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7014212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-27BXPK35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.03.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calvet-Vitale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dhimane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6N2HSRQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benarous" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci800248u" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LQ78ZGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Megy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.084" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFGFTZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.08.091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD6F3X05-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.09.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V60BLM0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey A. Kozin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04745004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yartseva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thervet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2015.155" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515695v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kitamura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nuan-Aliman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kielbassa-Elkadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17030394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#234;nio Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaf035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05079695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jamay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Oumezziane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guibout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balducci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Ablo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomenan Coulibali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Signo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#8208;armand Achi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5308" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00914" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dinan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foucault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Carbonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105897" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nov&#225;kov&#225; Lachmanov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103136" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Manuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle de Souza Lima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050723" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kateb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Pocate-Cheriet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.02.031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maignien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.09.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marcellin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.06.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fohlen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mum Huynh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Luck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1305-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Sarkis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Dasso Lang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Jaouen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03689998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Melikian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Eluard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Evrard-Todeschi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bateson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yartseva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Chiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsen Xue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Tsao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ducassou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Ramassamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.34" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stresing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Hervouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Carichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403837r" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Charrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moneton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Azerad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.03.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD9R2TP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx400083b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu-Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx400250a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prang&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00706H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fougeray" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201214" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rojo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Innamorato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00180-12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mantsyzov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AABC.S30881" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684932v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debernardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3000279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2004085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2436" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp623" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx1001332" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx9001379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.09.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72XHZVQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Libraire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx8004828" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819259f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/890E49E204C1C7A0C5D6E0D45A8F6ADDBF091EFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calvet-Vitale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dhimane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6N2HSRQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.03.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Gharbi-Benarous" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tanchou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7014212" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-27BXPK35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benarous" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci800248u" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03685046v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryon Ginisty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.09.098" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXVTMC5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Darbost" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LQ78ZGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Megy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.084" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFGFTZ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.08.091" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD6F3X05-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.09.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V60BLM0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey A. Kozin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04745004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yartseva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thervet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2015.155" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515695v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Kitamura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>