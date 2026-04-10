--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -266,261 +266,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage lumped parameter observer for spatial alumina concentration in aluminium reduction cells: Validation on simulator and industrial data</w:t>
+                <w:t xml:space="preserve">A physics-based multi-regime approach for estimation of head losses in operating hydropower plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+                <w:t xml:space="preserve">Augustin Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Gerard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154 (October 2025), pp.103528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426617v1</w:t>
+                <w:t xml:space="preserve">hal-05426605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physics-based multi-regime approach for estimation of head losses in operating hydropower plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage lumped parameter observer for spatial alumina concentration in aluminium reduction cells: Validation on simulator and industrial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Alonso</w:t>
+                <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Robert</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 154 (October 2025), pp.103528. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165 (December), pp.106525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2025.103528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426605v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault detection and isolation based on nonlinear adaptive observers: A new approach for dealing with false alarms under partial faults</w:t>
               </w:r>
@@ -579,51 +579,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163, pp.222-235. </w:t>
+              <w:t xml:space="preserve">, 2025, 163 (August), pp.222-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1249,395 +1249,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control in Water Distribution Systems for Leak Reduction and Pressure Management via a Pressure Reducing Valve</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t>
+                <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr10071355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 365 (January), pp.109375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722857v1</w:t>
+                <w:t xml:space="preserve">hal-03432757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop-based observer approach for tunneling current parameter estimation in an experimental STM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Control in Water Distribution Systems for Leak Reduction and Pressure Management via a Pressure Reducing Valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Roberto Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Popescu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildeberto Santos-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102743⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Innovative Techniques for Safety, Reliability, and Security in Control Systems, 10 (7), pp.1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10071355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719703v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue classification from stereoelectroencephalographic recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+                <w:t xml:space="preserve">Closed-loop-based observer approach for tunneling current parameter estimation in an experimental STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 365 (January), pp.109375. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83, pp.102743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432757v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Gain Observer Design for a Class of Quasi-linear Integro-Differential Hyperbolic Systems - Application to an Epidemic Model</w:t>
               </w:r>
@@ -1825,378 +1825,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.1394-1399. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.100611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3090034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170635v1</w:t>
+                <w:t xml:space="preserve">hal-03664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EKF-based observers for multi-leak diagnosis in branched pipeline systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Santos-Ruiz</w:t>
+                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109198⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1394-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3090034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719711v1</w:t>
+                <w:t xml:space="preserve">hal-03170635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">EKF-based observers for multi-leak diagnosis in branched pipeline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge-Alejandro Delgado-Aguiñaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Santos-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roustan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. López-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64, pp.100611. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (October), pp.109198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664419v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
               </w:r>
@@ -2299,51 +2299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Simultaneous Leak Diagnosis in Pipelines Based on Input–Output Numerical Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Navarro-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge-Alejandro Delgado-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,456 +2397,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multi-valued observers for a class of single-valued systems</w:t>
+                <w:t xml:space="preserve">Application of variational calculus to parameter estimation in a real hydrological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Moreno</w:t>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109334⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (July), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125618v1</w:t>
+                <w:t xml:space="preserve">hal-03359491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Control of a cascade system of linear Korteweg-de Vries equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+                <w:t xml:space="preserve">On multi-valued observers for a class of single-valued systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1350066⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (January), pp.109334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189155v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based 3-D Control Enhancement for Topographic Imaging--Validation With an STM Prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Popescu</w:t>
+                <w:t xml:space="preserve">Output Feedback Control of a cascade system of linear Korteweg-de Vries equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Skandar Basrour</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2991871⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.2955-2976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1350066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861483v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of variational calculus to parameter estimation in a real hydrological system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Observer-Based 3-D Control Enhancement for Topographic Imaging--Validation With an STM Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (July), pp.11-19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.1075 - 1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2991871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359491v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-gain observer for 3×3 linear heterodirectional hyperbolic systems</w:t>
               </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3421,64 +3421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculus of variations approach for state and parameter estimation in switched 1-D hyperbolic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, pp.224 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,261 +3727,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving-boundary modelling and LQ control study for a solar linear Fresnel reflector</w:t>
+                <w:t xml:space="preserve">Real-Time Leak Isolation Based on State Estimation with Fitting Loss Coefficient Calibration in a Plastic Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Leo</w:t>
+                <w:t xml:space="preserve">Adrian Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
+                <w:t xml:space="preserve">Juan Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.255-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2017.085294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382594v1</w:t>
+                <w:t xml:space="preserve">hal-01362323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Leak Isolation Based on State Estimation with Fitting Loss Coefficient Calibration in a Plastic Pipeline</w:t>
+                <w:t xml:space="preserve">Moving-boundary modelling and LQ control study for a solar linear Fresnel reflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+                <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sánchez</w:t>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.255-265. </w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.1362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2017.085294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362323v1</w:t>
+                <w:t xml:space="preserve">hal-01382594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive hysteresis compensation on an experimental nanopositioning platform</w:t>
               </w:r>
@@ -4291,64 +4291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration and coordinated-distributed control strategy for a hybrid combined cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,632 +4414,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enfoque para la detección y localización de fugas en tuberías utilizando observadores de estado</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos</w:t>
+                <w:t xml:space="preserve">State and parameter estimation in 1-D hyperbolic PDEs based on an adjoint method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciencia E Ingenieria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362321v1</w:t>
+                <w:t xml:space="preserve">hal-01236528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and parameter estimation in 1-D hyperbolic PDEs based on an adjoint method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Equivalent Liénard-type models for a fluid transmission line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.185-191. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (8), pp.582-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236528v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Liénard-type models for a fluid transmission line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un enfoque para la detección y localización de fugas en tuberías utilizando observadores de estado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
+                <w:t xml:space="preserve">Marcos Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciencia E Ingenieria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.71-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362307v1</w:t>
+                <w:t xml:space="preserve">hal-01362321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-based prediction of wind park power generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Munteanu</w:t>
+                <w:t xml:space="preserve">Modeling flow in pipes to detect and locate leaks using a state observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.05.088⟩</w:t>
+              <w:t xml:space="preserve">Revista Tecnica- Facultad de Ingenieria Universidad Del Zulia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.364-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21311/001.39.1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362341v1</w:t>
+                <w:t xml:space="preserve">hal-01213455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flow in pipes to detect and locate leaks using a state observer approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos</w:t>
+                <w:t xml:space="preserve">Identification-based prediction of wind park power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Tecnica- Facultad de Ingenieria Universidad Del Zulia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21311/001.39.1.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213455v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategy for state and input observer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-leak diagnosis in pipelines based on Extended Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5448,51 +5448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-gain observers for leak location in subterranean pipelines of liquefied petroleum gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,303 +5558,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless induction machine observation with nonlinear magnetic characteristic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounime El Magri</w:t>
+                <w:t xml:space="preserve">A Decentralized Optimal LQ State Observer Based On An Augmented Lagrangian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2398⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.1451-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937470v1</w:t>
+                <w:t xml:space="preserve">hal-00938789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Optimal LQ State Observer Based On An Augmented Lagrangian Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Sensorless induction machine observation with nonlinear magnetic characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounime El Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite-Dimensional Predictive Control for Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,51 +5914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control With Guaranteed Stability for Water Hammer Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5999,502 +5999,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanometer positioning and drift compensation with tunneling current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorless Adaptive Output Feedback Control of Wind Energy Systems with PMS Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounime El Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Abderrahim Elfadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (2), pp.180-189. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.530-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2248364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856935v1</w:t>
+                <w:t xml:space="preserve">hal-00764404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Adaptive Output Feedback Control of Wind Energy Systems with PMS Generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Giri</w:t>
+                <w:t xml:space="preserve">Subnanometer positioning and drift compensation with tunneling current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dugard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (4), pp.530-543. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2248364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764404v1</w:t>
+                <w:t xml:space="preserve">hal-00856935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multimodèle et commande par Compensation Parallèle Distribuée d'un système SMIB</w:t>
+                <w:t xml:space="preserve">Exponential forgetting factor observer in discrete time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Falisoa Rafanotsimiva</w:t>
+                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mada-ENELSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (9), pp.756-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982196v1</w:t>
+                <w:t xml:space="preserve">hal-00937503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential forgetting factor observer in discrete time</w:t>
+                <w:t xml:space="preserve">Modélisation multimodèle et commande par Compensation Parallèle Distribuée d'un système SMIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
+                <w:t xml:space="preserve">Liva Falisoa Rafanotsimiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mada-ENELSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.18-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937503v1</w:t>
+                <w:t xml:space="preserve">hal-00982196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online implementation of a leak isolation algorithm in a plastic pipeline prototype</w:t>
               </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (7), pp.643-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6698,355 +6698,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EKF-Like Observer With Stability for a Class of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lizeth Torres</w:t>
+                <w:t xml:space="preserve">Tunneling current analysis over an experimental platform with H∞ control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5, pp.507-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756190v1</w:t>
+                <w:t xml:space="preserve">hal-00756227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive avec stabilité pour une classe de systèmes linéaires de lois de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2/3), pp.251-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.46.251-265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.46.251-265⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling current analysis over an experimental platform with H∞ control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">EKF-Like Observer With Stability for a Class of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (6), pp.1570-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2175069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756227v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential nonlinear observer for parametric identification and synchronization of chaotic systems</w:t>
               </w:r>
@@ -7058,64 +7058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (5), pp.836-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7303,51 +7303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receding Horizon Boundary Control of Nonlinear Conservation Laws with ShockAvoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7535,51 +7535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinear delay-based control for convection-like distributed systems: The example of water flow control in open channel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7639,64 +7639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Observer-Based Feedback for Open-Channel Level Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (9), pp.1267-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,386 +7815,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparacion de controladores de nivel para canales abiertos basados en un modelo por colocacion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An immersion-based observer design for rank-observable nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Jerez</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Información Tecnológica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-07642007000600003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2006.889867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361242v1</w:t>
+                <w:t xml:space="preserve">hal-00222102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control with contraints of a multi-pool irrigation canal prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (3), pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersion-based observer design for rank-observable nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparacion de controladores de nivel para canales abiertos basados en un modelo por colocacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (1), pp.83. </w:t>
+              <w:t xml:space="preserve">Información Tecnológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (6), pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2006.889867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-07642007000600003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222102v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer scheme for state and parameter estimation in asynchronous motors with application to speed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8340,51 +8340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion et grand gain pour la synthèse d'observateurs non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies de l'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8409,77 +8409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecnica de control de nivel de agua no lineal para un sistema de canales abiertos de dos tramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8488,285 +8488,435 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia E Ingenieria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer-oriented Thermal Modeling for Hall-Héroult Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Moncef Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (185)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par observateur d’état pour Jumeau Numérique en production hydroélectrique : l’exemple des pertes de charge</w:t>
+                <w:t xml:space="preserve">Une approche par observateur d’état pour Jumeau Numérique enproduction hydroélectrique : l’exemple des pertes de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HydroES - Hydropower and Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linearization by discretization for state estimation in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reykjavík, Iceland. pp.180-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging System Identification Techniques for SEEG-Based Epileptogenic Zone Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,92 +8934,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.570-575, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification for an uncertain reaction-diffusion equation via setpoint regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8898,489 +9048,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-level Electrochemical-model-based Estimation of Li-ion Battery State of Charge - Real-data Validation on an Electric Vehicle Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA60707.2024.10666579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Inputs towards Converging Observers for a Class of Non Uniformly Observable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards implementation of state observers in industrial aluminium smelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-high-gain Observer design for a class of non uniformly observable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.268-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between several control techniques for tunneling current regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Do Amaral Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,321 +9545,321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Alumina and ACD Observer for Aluminium Electrolysis Cells Using Anode Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jose da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOBA 2024 - 42nd International ICSOBA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.1207-1209, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71659/icsoba2024-al016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Head Losses Estimation for Hydropower Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.490-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EKF-based algorithm for two-simultaneous-leak diagnosis in pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge-Alejandro Delgado-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,73 +9874,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of SEEG brain-electrode interface modelling to electrical parameters identification and tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9839,507 +9989,507 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Non-Linear Observers for Hydropower Plants with Surge Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2023 - 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydropower Plants Modelling for Monitoring Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snapshot Initialization: a New Method to Synchronize Dynamic Digital Twins Applied to Industrial Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise da Costa Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSS 2023 - 35th European Modeling &amp; Simulation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46354/i3m.2023.emss.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About a Possible High Poles Observer Design Instead of High Gain for Triangular Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.8471-8476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-Identification-Based Automatic Brain Tissue Classification for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10388,92 +10538,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.440-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modelling of the Brain-electrode Interface for Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10522,871 +10672,871 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2022 - 26th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.576-581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-diffusion Model For Alumina Concentration in Hall-Héroult Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MMM 2022 - 19th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.150-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Based Predictive Controller for Hall-Heroult Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2597-2602, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9654935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Kalman filter to reproduce displacement pattern along with the unknown soil properties of slow-moving landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohit Mishra</w:t>
+                <w:t xml:space="preserve">Machine Learning and Stereoelectroencephalographic Feature Extraction for Brain Tissue Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Peres Morais Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2021 - 23rd EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.340-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03958263v1</w:t>
+                <w:t xml:space="preserve">hal-03483874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Stereoelectroencephalographic Feature Extraction for Brain Tissue Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Application of Kalman filter to reproduce displacement pattern along with the unknown soil properties of slow-moving landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMS 2021 - 11th IFAC symposium on Biological and Medical Systems (BMS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2021 - 23rd EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On-line, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483874v1</w:t>
+                <w:t xml:space="preserve">hal-03958263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control in a pipeline coupled to a pressure reducing valve for pressure management and leakage reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Roberto Bermudez Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citlaly Martinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.181-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure management to reduce leaks in water distribution systems by means of a pressure reducing valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Roberto Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citlaly Martinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ronay López Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNCA 2021 - Congreso Nacional de Control Automático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Guanajuato, Mexico. pp.298-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain identification of stereoelectroencephalographic transfer functions for brain tissue classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11431,92 +11581,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.565-570, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11532,73 +11682,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined state and parameter estimation for a landslide model using Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11630,92 +11780,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for state and parameter estimation in a landslide model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11747,330 +11897,330 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model for a water distribution network: application to leak diagnosis and quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgado-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becerra-Lopez F.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torres Lizeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion Based Observer for the Switched Reluctance Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra de La Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gutierrez-Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal parameter estimation in a landslide motion model using the adjoint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12102,1088 +12252,1088 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2020 - 19th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, St Petersburg, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.12020-12025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based closed-loop estimation of tunneling current parameters with experimental application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.156-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak-Diagnosis Approach for Water Distribution Networks based on a k-NN Classification Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Roberto Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">López-Estrada Francisco-Ronay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torres Lizeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildeberto de Los Santos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+                <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin, Germany. pp.15922-15927, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125711v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modeling results for an EEG measurement system with exciting and reading electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894380v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection in Hydroelectric Generating Units with Trigonometric Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Observer-Based Tunneling Current Calibration in an Experimental STM Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, San Antonio, United States. pp.566-571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Hamiltonian models for flow of incompressible fluids in rigid pipelines with faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Lizeth Torres Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-gain observer for a class of 2x2 hyperbolic systems withC1 exponential convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13202,1065 +13352,1065 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPDE 2019 - 3rd IFAC/IEEE CSS Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hinf controller design for an experimental scanning tunneling microscope device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observers for a class of 2 × 2 quasilinear hyperbolic systems with 2 different velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+                <w:t xml:space="preserve">Fourier Series-based Kernel for Frequency Control Performance Monitoring of Hydroelectric Generating Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.780⟩</w:t>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294962v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Series-based Kernel for Frequency Control Performance Monitoring of Hydroelectric Generating Units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Robert</w:t>
+                <w:t xml:space="preserve">High-gain observers for a class of 2 × 2 quasilinear hyperbolic systems with 2 different velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796147⟩</w:t>
+              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090450v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EKF based sensor fault diagnosis for an internal combustion engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego A. Carbot-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo F. Escobar-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2019 - 23rd International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8885567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trigonometric Modulating Functions for Power Plant Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACD 2019 - 15th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bologne, Italy. pp.579-597, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85318-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new robust observer approach for unknown input and state estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Popescu</w:t>
+                <w:t xml:space="preserve">Blockage location in pipelines using animplicit nonlinear finite-difference modeloptimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895627v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between different control strategies for estimation purposes using Control-based Observer paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regularization approach for an immersion-based observer design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ţiclea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895631v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockage location in pipelines using animplicit nonlinear finite-difference modeloptimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
+                <w:t xml:space="preserve">Comparison between different control strategies for estimation purposes using Control-based Observer paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906269v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization approach for an immersion-based observer design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new robust observer approach for unknown input and state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Ţiclea</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906219v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based Controller for an Electric Vehicle with Hybrid Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Feroldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AADECA 2018 - 26◦ Congreso Argentino de Control Automatico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Gain Observer Design for a Class of Hyperbolic Systems ofBalance Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14289,505 +14439,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelado y simulación de una red hidráulica para diagnóstico de fugas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">López-Estrada Francisco-Ronay</w:t>
+                <w:t xml:space="preserve">Control-observer technique for surface imaging with an experimental platform of Scanning-Tunneling-Microscope type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNCA 2018 - Congreso Nacional de Control Automático</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8430882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978743v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-observer technique for surface imaging with an experimental platform of Scanning-Tunneling-Microscope type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Popescu</w:t>
+                <w:t xml:space="preserve">Modelado y simulación de una red hidráulica para diagnóstico de fugas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildeberto de Los Santos Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">López-Estrada Francisco-Ronay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNCA 2018 - Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Luis Potosí, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833278v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approximate Solution with Resonance Modes of Saint-Venant Equations by WKB-Type Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Robert</w:t>
+                <w:t xml:space="preserve">EKF-based leak diagnosis schemes for pipeline networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906237v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EKF-based leak diagnosis schemes for pipeline networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
+                <w:t xml:space="preserve">New Approximate Solution with Resonance Modes of Saint-Venant Equations by WKB-Type Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906267v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and parameter identification for a non-integer-order model of an EEG system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14819,331 +14969,331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mulinari Pinheiro Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2018 - 18th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability and observer design for dynamic security assessment in power systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Afri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT-Europe - 2018 IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isgteurope.2018.8571852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Venant reduced order model for water level control in open channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-based observer for unknown input disturbance estimation in magnetic levitation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15158,237 +15308,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2017 - 21st International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalued finite-time observers for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Alberto Moreno Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On adaptive observers for systems with state and parameter nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and analysis for fractional order modelling of an EEG recording process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15397,119 +15547,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO 2017 - 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nanopositioning control of a cantilever with electrostatic actuation and tunneling current sensing based on multi-mode modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15538,87 +15688,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-based Observer design for surface reconstruction using a Scanning-Tunneling-Microscopy device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15633,303 +15783,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Non-Uniform Models for Various Flow Configurations in Open Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation of a real hydrological system using an adjoint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALCOSP 2016 - 12th IFAC Workshop Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jun 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a two-tank molten salt thermal storage for a concentrated solar plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15944,566 +16094,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Kalman Filtering by Input Selection for Non-uniformly Observable State-Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying-parameter modeling and Extended Kalman Filtering for reliable leak diagnosis under temperature variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+                <w:t xml:space="preserve">Optimal sensor location for overland flow network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2016 - 20th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382513v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sensor location for overland flow network monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Link between Output Time Derivatives and Persistent Excitation for Nonlinear Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739791⟩</w:t>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333742v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Link between Output Time Derivatives and Persistent Excitation for Nonlinear Observers</w:t>
+                <w:t xml:space="preserve">Experimental Nanosurface Imaging with a Scanning-Tunneling-Like Device under 3D Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Ryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stefanoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSTCC 2016 - 20th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. Paper ThC4.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362263v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Nanosurface Imaging with a Scanning-Tunneling-Like Device under 3D Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varying-parameter modeling and Extended Kalman Filtering for reliable leak diagnosis under temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dan Stefanoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2016 - 20th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. Paper ThC4.4</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404125v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of LQG/LTR and Hinf Robust Control Approaches in 2D Piezoactuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Ryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16532,204 +16682,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint-based state and distributed parameter estimation in a switched hyperbolic overland flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2016, Monterey, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control for hybrid combined cycle withparabolic trough and molten-salt storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16744,182 +16894,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC CPES 2015 - 9th Symposium on Control of Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of adjoint method for estimating Manning-Strickler coefficient in Tondi Kiboro catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-model-based obstruction detection and location in a pipeline by output error minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16934,73 +17084,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time inverse-based hysteresis compensation with adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Ryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17042,1465 +17192,1465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society (CSS), Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic flow parameter estimation based on an adjoint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European controls community, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint-method-based estimation of Manning roughness coefficient in an overland flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2015 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Automatic Control Council, Jul 2015, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscope Control Using aCantilever Model with Two Modes of Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulia-Cristina Radulescu</w:t>
+                <w:t xml:space="preserve">Leak Isolation Based on Extended Kalman Filter in a Plastic PipelineUnder Temperature Variations with Real-Data Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Stefanoiu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCS 2015 - 20th International Conference on Control Systems and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2015.7158769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213407v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated control for an integrated solar combined cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscope Control Using aCantilever Model with Two Modes of Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia-Cristina Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Girard Alexandre</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stefanoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">CSCS 2015 - 20th International Conference on Control Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213394v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak Isolation Based on Extended Kalman Filter in a Plastic PipelineUnder Temperature Variations with Real-Data Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
+                <w:t xml:space="preserve">Coordinated control for an integrated solar combined cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213417v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liénard type model of fluid flow in pipelines: Application to estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCE 2015 - 12th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Mexico city, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Wind Park Output Power based on Turbine Effective Wind Speed - a Model Identification Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnergyCon 2014 - IEEE International Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of end pressures and flows with respect to a blockage inside a pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Congress on Numerical Methods in Engineering and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Margarita, Venezuela. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelado de flujo en tuberías para detección y localización de fugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Congress on Numerical Methods in Engineering and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized predictive control for 1D cascaded systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-based strategy for e ffective wind speed estimation in wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a Linear Fresnel Reflector for an Integrated Solar Combined Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaddy Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Detection and Location Based on Improved Pipe Model and Nonlinear Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18515,73 +18665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DOF nanopositioning control of an experimental tunneling current-based platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Ryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18610,100 +18760,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2014 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Parabolic Trough reflector modeling and application to control for a Combined Cycle Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18718,113 +18868,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2014 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelo dinámico para la detección y localización de obstrucciones parciales en tuberías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18843,519 +18993,519 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Congress on Numerical Methods in Engineering and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Identification of the Restoring Force of a Marine Riser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Aviles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LQG/LTR approach towards piezoactuator vibration reduction with observer-based hysteresis compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Optimal State Estimation in an Overland Flow Model Using the Adjoint Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSC 2014 - IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981536v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal State Estimation in an Overland Flow Model Using the Adjoint Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">An LQG/LTR approach towards piezoactuator vibration reduction with observer-based hysteresis compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Ryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSC 2014 - IEEE Multi-Conference on Systems and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059903v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of a nonlinear state observer for the location of a blockage in a pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Congress on Numerical Methods in Engineering and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Margarita, Venezuela. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter influence in real-time leak detection and isolation algorithms for plastic pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alejandro Delgado Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19370,963 +19520,963 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIT 2014 - International Conference on Control, Engineering and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input optimization for Observability of State Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline partial blockage modeling and identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust state estimation for a class of convection-di usion-reaction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About input selection in observer design for non-uniformly observable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.n/c, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Observer for Leak Detection and Isolation in Plastic Pipelines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-based detection and location of partial blockages in pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817545v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Feedback Control Of Wind Energy Conversion System Involving Squirrel Cage Induction Generator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zara Chaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Caen, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823270v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based detection and location of partial blockages in pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos</w:t>
+                <w:t xml:space="preserve">State Feedback Control Of Wind Energy Conversion System Involving Squirrel Cage Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lajouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounime El Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zara Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOSP 2013 - 11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016558v1</w:t>
+                <w:t xml:space="preserve">hal-00823270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">An Algebraic Observer for Leak Detection and Isolation in Plastic Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Serres</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Patiño Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936697v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On noncontact Atomic Force Microscopy control for interaction force and surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20342,87 +20492,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20437,358 +20587,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Observability Optimization for State Affine Systems with Output Injection and Observer Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
+                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece</w:t>
+              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823247v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receding Horizon Observer and Control for linear 2x2 hyperbolic systems of conservation laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Online Observability Optimization for State Affine Systems with Output Injection and Observer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t>
+              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817544v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+                <w:t xml:space="preserve">Receding Horizon Observer and Control for linear 2x2 hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856879v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of 3D STM-like scanning device with application to surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Ryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20817,113 +20967,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMAR 2013 - 18th International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detección y Localización de Fugas basado en observadores utilizando un Modelo de Tubería Mejorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20938,73 +21088,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIBIM 2013 - XI Congreso Iberoamericano de Ingeniería Mecánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, La Plata, Argentina. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21013,106 +21163,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Hinf SISO Control for High Performance Tunneling Current Measurement System and MIMO Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21141,1461 +21291,1461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2012 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudios de las posibles condiciones de frontera en un modelo de flujo para la deteccion de fugas en tuberias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMENICS 2012 - XI Congreso Internacional de Métodos Numéricos en Ingenieria y Ciencias Aplicadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Pampatar, Venezuela. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak detection using parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par backstepping avec contraintes d'un générateur connecté à un réseau électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Control with terminal constraint for 2x2 hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741046v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF A FLOW MODEL FOR DETECTION AND LOCATION OF LEAKS AND OBSTRUCTIONS IN PIPES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-Difference Modeling Improvement for Fault Detection in Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Santos</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728678v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive observer for discrete time state affine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple strategy for constrained backstepping design with application to SMIB control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Liva Falisoa Rafanotsimiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID 2012 - 16th IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741403v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control with terminal constraint for 2x2 hyperbolic systems of conservation laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Commande par backstepping avec contraintes d'un générateur connecté à un réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Falisoa Rafanotsimiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756118v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Difference Modeling Improvement for Fault Detection in Pipelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive observer for discrete time state affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ticlea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSID 2012 - 16th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741397v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple strategy for constrained backstepping design with application to SMIB control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STUDY OF A FLOW MODEL FOR DETECTION AND LOCATION OF LEAKS AND OBSTRUCTIONS IN PIPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Razafimahenina</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741372v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a flow model for detection and location of leaks and obstructions in pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification and synchronization of spatio-temporal chaotic systems with a nonlinear observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHAOS 2012 - 3rd IFAC Conference on analysis and control of chaotic systems (IFAC CHAOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cancun, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak Detection and Isolation Using an Observer Based on Robust Sliding Mode Differentiators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+                <w:t xml:space="preserve">Analyse de stabilité de la commande prédictive d'une classe de lois de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alberto Patiño Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2012 - World Automation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Puerto Vallarta, Mexico. pp.n/c</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741359v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de stabilité de la commande prédictive d'une classe de lois de conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Leak Detection and Isolation Using an Observer Based on Robust Sliding Mode Differentiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Patiño Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WAC 2012 - World Automation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Puerto Vallarta, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692036v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of pipeline monitoring with nonlinear observers and real-data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSD 2011 - 8th International IEEE Multi-Conference on Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Friction Modeling For Observer Based Leak Estimation In Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22603,106 +22753,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22744,181 +22894,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Leak Isolation based on State Estimation in a Plastic Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2011 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Denver, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22960,194 +23110,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Continuous-Discrete State Observer for Induction Machine in Presence of Magnetic Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic excitation-based convergence analysis of an adaptive observer for Lorenz system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23163,87 +23313,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Fitting Loss Coefficients for Modelling Purpose of a Plastic Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23258,276 +23408,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2011 - 16th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receding Optimal Boundary Control of Non-linear Hyperbolic Systems of Conservation Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">How can the temperature affect the performance of a classical pipeline model when plastic pipes are used?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pizano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Malacara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.s/n</w:t>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mérida City, Mexico. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620464v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the temperature affect the performance of a classical pipeline model when plastic pipes are used?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia-Malacara</w:t>
+                <w:t xml:space="preserve">Receding Optimal Boundary Control of Non-linear Hyperbolic Systems of Conservation Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mérida City, Mexico. pp.s/n</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620481v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H-Infinity Control of a Scanning Tunneling Microscope under Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23556,600 +23706,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2010 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite-dimensional Receding Horizon Optimal Control for an Open-channel System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2010 - 8th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bologne, Italy. pp.391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20100901-3-IT-2016.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste Hinfini d'un microscope à effet tunnel en présence d'incertitudes paramétriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">Predictive Control with guaranteed stability for hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560975v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control with guaranteed stability for hyperbolic systems of conservation laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Commande robuste Hinfini d'un microscope à effet tunnel en présence d'incertitudes paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6932</w:t>
+              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551283v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of a Global Control Lyapunov Functional in Infinite-dimensional Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based parameter estimation in Liénard systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24165,276 +24315,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALCOSP 2010 - IFAC Workshop Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Antalya, Turkey. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tunnel current as a subnanometer motion sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collocation modeling with experimental validation for pipeline dynamics and application to transient data estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinf Controller Design for High-Performance Scanning Tunneling Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24463,272 +24613,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-leak estimator for pipelines based on an orthogonal collocation model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalman observer approach towards force reconstruction from experimental AFM measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448282v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman observer approach towards force reconstruction from experimental AFM measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-leak estimator for pipelines based on an orthogonal collocation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373132v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24770,246 +24920,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and parameter estimation via discrete-time exponential forgetting factor observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2009 - 15th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the state and parameter simultaneous estimation problem in induction motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Design for a Closed-Loop Scanning Tunneling Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25038,562 +25188,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nonlinear Control Methodology for Irrigation Canals Based on a Delayed Input Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observateur et amplification paramétrique pour mesure de force faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348354v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collocation model for water-hammer dynamics with application to leak detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lizeth Torres</w:t>
+                <w:t xml:space="preserve">Pull-in control during nanometric positioning by near field position sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.5194-5199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348367v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur et amplification paramétrique pour mesure de force faible</w:t>
+                <w:t xml:space="preserve">On observer-based estimation enhancement by parametric amplification in a weak force measurement device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348371v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-in control during nanometric positioning by near field position sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
+                <w:t xml:space="preserve">A New Nonlinear Control Methodology for Irrigation Canals Based on a Delayed Input Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.5194-5199</w:t>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371264v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On observer-based estimation enhancement by parametric amplification in a weak force measurement device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collocation model for water-hammer dynamics with application to leak detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marouane Alma</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353532v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du pull-in et positionnement nanométrique d'un M/NEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25608,1362 +25758,1355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear delay-based approach for water flow control in open channel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Irrigation Channels and Related Problems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state feedback control methodology for nonlinear systems with time/sate dependent input delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2007 - 7th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Petroria, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20070822-3-ZA-2920.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards oscillation control in a vibrating cantilever nonlinear NEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic state prediction for continuous-time systems with delayed input and application to control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observer design for leak detection and estimation in pipelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Aldana</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129587v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Direct observer design for leak detection and estimation in pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Begovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130121v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observer design for nanoforce estimation with thermal noise attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSC 2007 - Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Detection Algorithms for Pipeline Leaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Begovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA 2007 - 16th IEEE International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification d'un bief d'irrigation par une méthode de collocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIME'2006</w:t>
+              <w:t xml:space="preserve">JIME 2006 - Journées Identification et Modélisation Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Poiters, France. pp.032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for state and parameter estimation in induction motors with simulation and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2006, pp.5075-5080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion-based observer design for nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dec 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateur-contrôleur pour la mesure topographique par microscopie AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Hrouzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification d'un bief d'irrigation par une méthode de collocation</w:t>
+                <w:t xml:space="preserve">Observer based position detection of a cantilever in atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomassin</w:t>
+                <w:t xml:space="preserve">Michal Hrouzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Litrico</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-02588138v1</w:t>
+                <w:t xml:space="preserve">hal-00128267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la commande en dimension finie d'une classe de systèmes non linéaires de dimension infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26988,967 +27131,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based position detection of a cantilever in atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Hrouzek</w:t>
+                <w:t xml:space="preserve">Modélisation et identification d'un bief d'irrigation par une méthode de collocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006, Poitiers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Poitiers, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128267v1</w:t>
+                <w:t xml:space="preserve">hal-02588138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'observateur à l'aide d'immersion pour les systèmes non linéaires observables au sens du rang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear system sensor fault estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Control via Adaptive Observers with Persistency of Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus de Leon Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite-bus-equivalent estimation from local measurements on a synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modelling of a Nanomanipulator Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Jez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364112v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05545107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28087,126 +28087,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.566-571, 2020, 978-3-030-36407-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037915v1</w:t>
@@ -28299,90 +28299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Modeling of Pipeline Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Verde and L. Torres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Monitoring of Pipelines and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.63-81, 2017, </w:t>
@@ -28420,51 +28420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Distributed-Coordinated Approach for Energy Management in Multisource Electric Power Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28554,51 +28554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State observers for estimation problems in induction motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouad Giri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AC Electric Motors Control: Advanced Design Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.n/c, 2013, 978-1-1183-3152-1</w:t>
@@ -28739,51 +28739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Voda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro, Nanosystems and Systems on Chips: Modeling, Control, and Estimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.59-83, 2010, 978-1-84821-190-2</w:t>
@@ -28911,51 +28911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel current for a robust, high bandwith and ultra-precise nanopositioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29010,51 +29010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du pull-in et positionnement nanométrique d'un M/NEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29277,51 +29277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion-based observer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ticlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29669,64 +29669,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation de production d'électricité à cycle combiné hybride, perfectionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Bitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29783,77 +29783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscope à force atomique asservi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Hrouzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29929,77 +29929,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability necessary conditions for the existence of observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30143,51 +30143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes hydrauliques à surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30268,51 +30268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande en dimension finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30562,51 +30562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/~gildas.besancon/indexFR1.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Sonveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Winkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3600590" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Alonso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Escobar-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Salinas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. de Olarte-Delgado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.04.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Roberto Berm&#250;dez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G&#243;mez-Coronel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Santos-Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12091805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Mishra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2152379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Roberto Berm&#250;dez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102743" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3063368" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3004742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Navarro-D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Begovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189155v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Begovich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7120913" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23040070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001222" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Leo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.085294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1362" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Ryba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dokoupil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1214874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.04.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8FHJ9VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru &#354;iclea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1157901" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4VDFM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guill&#233;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dulhoste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejandro Delgado Agui&#241;aga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Verde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.04.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.05.088" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW47XQKX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21311/001.39.1.42" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH05PK30-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal J.E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501497" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCKB1JK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LH5K0QCT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fadili" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounime El Magri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2398" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMG02LD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.03.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.11.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Falisoa Rafanotsimiva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937503v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ticlea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.05.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7KDP3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pizano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2175069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.251-265" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LCRH1R07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756209v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W61VM65-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D0JR3F2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.06.033" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3V0SVJW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.211" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2008)134:9(1267)" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020998" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jerez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07642007000600003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.889867" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Huerta-Guevara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Robert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426537v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ricordel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187073" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA60707.2024.10666579" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.224" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652279v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Do Amaral Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jose da Silva Moreira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71659/icsoba2024-al016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.266" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652247v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570040v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise da Costa Ramos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vassal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blanchon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.emss.031" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570045v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383449" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958263v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9396" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Peres Morais Lopes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.279" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Bermudez Hernandez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlaly Martinez Garcia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595093" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225544v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.376" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1116" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becerra-Lopez F.I." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Lizeth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1091" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de La Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gutierrez-Giles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1645" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862346v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143819" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183210" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;pez-Estrada Francisco-Ronay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto de Los Santos Ruiz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.795" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125711v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868669v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.662" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.559" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304407v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Lizeth Torres Ortiz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090462v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304427v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Wu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294962v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.780" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796147" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304394v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Carbot-Rojas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. Escobar-Jimenez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885567" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304601v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_34" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895631v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906269v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906219v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978713v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Patrone" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Feroldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978775v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Berm&#250;dez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906237v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dalmas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2018.8571852" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646062v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646130v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583428v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571644v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333740v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362255v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382513v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333742v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739791" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362263v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.213" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01404125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stefanoiu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362261v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333741v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.164" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225729v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206157v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213422v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215630v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119879v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171023" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Cristina Radulescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213394v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158769" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982099v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933551v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937462v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982134v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982179v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982171v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaddy Kharrat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982131v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053430v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933557v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982128v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Aviles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981536v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059903v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981602" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933539v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982093v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817539v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856901v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823272v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00157" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Pati&#241;o Murillo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823270v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lajouad" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zara Chaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693934" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937281v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823247v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856906v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933531v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756114v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741340v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741394v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728678v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guill&#233;n" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Dulhoste" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741403v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00408" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741397v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741054v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741363v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741359v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692036v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620453v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620485v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620473v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620471v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Salhi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620467v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620475v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620464v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Malacara" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560939v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551277v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00216" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560975v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551283v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551288v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560935v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373119v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448268v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448282v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373132v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00230" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373136v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00228" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348364v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348387v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348354v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348367v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348371v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371264v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353532v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348379v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360139v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00058" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206260v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130118v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129587v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206249v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206240v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128254v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hrouzek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588138v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomassin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128339v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128344v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364123v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364126v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364112v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545107v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Moncef Maouche" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349184v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579059v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55944-5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579055v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766633v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620479v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620421v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620427v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620424v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620413v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206255v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206256v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206258v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128350v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359511v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980053v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Bitam" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128257v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206252v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/~gildas.besancon/indexFR1.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Sonveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Winkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3600590" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2025.103528" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Escobar-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Salinas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. de Olarte-Delgado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.04.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Roberto Berm&#250;dez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G&#243;mez-Coronel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Santos-Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12091805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Mishra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2152379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mulinari Pinheiro Machado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2023.3.1.46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Roberto Berm&#250;dez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10071355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3063368" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5841" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Santos-Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109198" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3004742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Navarro-D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Begovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189155v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2991871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2891621" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Begovich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr7120913" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23040070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001222" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Navarro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Leo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2017.085294" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Ryba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Dokoupil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1214874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgado-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.04.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8FHJ9VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru &#354;iclea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1157901" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4VDFM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejandro Delgado Agui&#241;aga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Verde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Guill&#233;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dulhoste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21311/001.39.1.42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.05.088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW47XQKX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH05PK30-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvajal J.E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501497" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215647v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBCKB1JK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LH5K0QCT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.03.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937470v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fadili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounime El Magri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2398" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMG02LD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.11.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ticlea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.05.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7KDP3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Falisoa Rafanotsimiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pizano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.251-265" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LCRH1R07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2175069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756209v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2011.12.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W61VM65-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D0JR3F2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.06.033" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3V0SVJW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.211" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2008)134:9(1267)" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020998" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.889867" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206254v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ruiz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jerez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07642007000600003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus de Leon Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Huerta-Guevara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545107v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Moncef Maouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Robert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426525v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ricordel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652010v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA60707.2024.10666579" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.224" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652279v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Do Amaral Correa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818239v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jose da Silva Moreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71659/icsoba2024-al016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.266" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652247v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178218" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise da Costa Ramos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vassal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blanchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.emss.031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570045v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383449" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958186v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931852" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931875" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Peres Morais Lopes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.279" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958263v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9396" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roberto Bermudez Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlaly Martinez Garcia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595093" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03432818v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.420" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.376" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1116" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becerra-Lopez F.I." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres Lizeth" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1091" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de La Guerra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gutierrez-Giles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1645" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862346v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143819" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359525v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183210" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868624v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#243;pez-Estrada Francisco-Ronay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto de Los Santos Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.795" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894380v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.351" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868669v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.662" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868701v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.559" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304407v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Lizeth Torres Ortiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090462v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.031" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Wu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796147" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294962v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.780" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Carbot-Rojas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. Escobar-Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885567" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85318-1_34" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906269v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906219v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895631v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895627v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978713v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Patrone" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Feroldi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978775v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833278v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430882" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978743v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Berm&#250;dez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906237v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dalmas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.159" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906077v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Afri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2018.8571852" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646062v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646130v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579043v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583495v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571644v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333740v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333742v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739791" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362263v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.213" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01404125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stefanoiu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382513v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.164" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225729v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213422v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215630v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119879v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119868v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158769" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213407v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Cristina Radulescu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213394v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225720v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982099v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933551v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937462v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982179v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982171v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaddy Kharrat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982131v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053430v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213385v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933557v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982128v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Aviles" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059903v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981602" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981536v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933539v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982093v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817539v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856901v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823272v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00157" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016558v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693934" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823270v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lajouad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zara Chaoui" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817545v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Pati&#241;o Murillo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937281v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823247v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817544v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756114v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741340v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741394v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756118v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741397v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741372v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741046v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741403v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00408" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728678v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guill&#233;n" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Dulhoste" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741054v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741363v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692036v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741359v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620485v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620473v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620471v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Salhi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620467v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620475v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620481v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Malacara" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560939v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551277v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00216" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551283v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560975v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551288v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560935v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373119v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448268v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373132v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00230" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448282v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373136v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00228" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348387v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348371v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371264v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353532v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348354v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348367v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348379v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360139v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206243v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00058" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206260v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130118v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129587v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206249v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206240v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128069v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128075v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128254v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Hrouzek" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128267v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128339v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588138v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomassin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128344v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364123v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364118v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364126v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364112v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349184v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579059v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55944-5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579055v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766633v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620479v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620421v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620427v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620424v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620413v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206255v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206256v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206258v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128350v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359511v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980053v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Bitam" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128257v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206252v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>