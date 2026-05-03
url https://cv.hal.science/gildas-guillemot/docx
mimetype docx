--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Guillemot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gildas GuillemotMaître Assistant - HDRCentre de Mise en Forme des MatériauxTél. +33 (0)4 93 67 89 27Mines Paris - PSL - CEMEFrue Claude Daunesse BP 207 06904 SOPHIA ANTIPOLIS Cedexhttp://www.minesparis.psl.eu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gildas-guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3337-3917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083934758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation and microstructure prediction of coaxial wire-laser additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.102461. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization Methods for Thermal Study of Support Structure in Laser Powder Bed Fusion (L-PBF) -Application to Process Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Behlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2024-0683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Scale Thermomechanical and Grain Structure Modeling for Additive Manufacturing: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1173. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14101173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic effects during the plane-front and dendritic solidification of multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263 (1-2), pp.119473. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale multilayer multitrack modeling of melt pool physics in laser powder bed fusion of lattice metal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.104365. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2024.104365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth competition between columnar dendritic grains - The role of microstructural length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.117395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermodynamics of non-equilibrium interfaces during phase transformations in concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.118407. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cellular Automaton - Parabolic Thick Needle model for equiaxed dendritic solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmst.2022.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic coupling in the computation of dendrite growth kinetics for multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.102429. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and texture simulations in fusion welding processes – comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101305. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modeling of solidification grain structures generated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.101804. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of microstructural changes occurring during FSW in aluminium alloys and their modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.116706. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.116706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partitioned Solution Algorithm for Concurrent Computation of Stress–Strain and Fluid Flow in Continuous Casting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.978 - 995. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-021-02070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing parameters during the laser beam melting of Inconel 738: Comparison between simulated and experimental melt pool shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Bartout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.116897. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.116897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of single pulse laser powder bed fusion: comparison of front capturing and front tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaasin Abraham Mayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.2149-2176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-04-2021-0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automaton modelling of silicon crystallization including grains in twin relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangelinck-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/861/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional cellular automaton modeling of silicon crystallization with grains in twin relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.230-244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012068. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solute flow during directional solidification of a Ni-based alloy: In-situ and real-time X-radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangelinck-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. T. Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stability of spherical particles - Extension of the Mullins-Sekerka criteria to multi-component alloys under a non-stationary diffusive regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.116539. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.116539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of vaporisation on melt pool dynamics in Laser Powder Bed Fusion - Application to IN718 and Ti–6Al–4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012068. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned two-step solution algorithm for concurrent fluid flow and stress–strain numerical simulation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.294-324. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied onto ceramic materials – Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.012002. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned solution algorithm for fluid flow and stress-strain computations applied to continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.012082. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of an oxide ceramic by laser beam melting—Comparison between finite element simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.110-126. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth competition between columnar dendritic grains – Cellular automaton versus phase field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.286-301. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Effect of Residual Stress Gradient on the Wear Behavior of PVD Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the impact of energy distribution and Marangoni surface tension on track shape in selective laser melting of ceramic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.713 - 723. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional finite element thermomechanical modeling of additive manufacturing by selective laser melting for ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.124 - 137. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model with interaction between species for growth and dissolution of precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar and Equiaxed Solidification of Al-7 wt.% Si Alloys in Reduced Gravity in the Framework of the CETSOL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Sturz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1269-1279. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2397-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional cellular automaton-finite element modeling of solidification grain structures for arc-welding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.448-467. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for equiaxed globular solidification in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.419-434. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach for the simulation of the multipass hybrid laser/GMA welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.240-250. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Coupled Cellular Automaton (CA)-Finite Element (FE) Modeling for Solidification Grain Structures in Gas Tungsten Arc Welding (GTAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2 - Special Issue on Cutting Edge of Computer Simulation of Solidification, Casting and Refining), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D parameter to quantify the anisotropy measurement of periodic structures on rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1 - Special Issue on Diverse Applications of Surface Metrology III), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Modeling of Structures and Segregations Up to Industrial Casting Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Carozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (9), pp.1122-1130. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-013-0679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Wavelet Shape Selection in a complex signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1-2), pp.14-33. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the constitutive law by dual Small Punch Test and Instrumented Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 (Advanced Materials and Structures IV), pp.193-198. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.188.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of models for predicting the true hardness of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic statistical methodology to predict the maximum pit depth of a localized corrosion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (8), pp.2453-2467. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés mécaniques par nanoindentationd’un traitement de diffusion et d’un revêtement pourl’amélioration de la résistance à l’usure des aciers à bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Benarioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mechmeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.379-387. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to characterize the regularity of surface topographies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311 (1), pp.012012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corrosion Protection Behaviour of Zinc Rich Epoxy Paint in 3% NaCl Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Belmokre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemical Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aces.2011.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of corrosion pit interactions using two-dimensional spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nianga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (8), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between thermal properties and aluminum fractions in CrAlN layers deposited by PVD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.1067-1074. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer model for describing hardness variations of aged porous silicon low-dielectric-constant thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Chabane Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 518 (1), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer model for describing hardness variations of aged porous silicon low-dielectric-constant thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Chabane Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 518 (1), pp.213--221. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature of solid-liquid metals reaction revealed by conversion electron Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01370-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between single grain solidification and macro segregation: Application of a cellular automaton - Finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 303 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled Cellular Automaton-Finite Element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.Pages 880-895. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.46.880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cellular automaton—finite element coupling scheme for alloy solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Heringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/12/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer correlation for dendrite tip growth with fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Appolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngadia Taha Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00261-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – Application to the prediction of grain structure development on Inconel alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation for Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE Congress, Sep 2025, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of L-PBF from Microstructures to Properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference 2025, 154th Annual Meeting and Exhibition, Additive Manufacturing and Alloy Design: Bridging Fundamental Physical Metallurgy, Advanced Characterization Techniques, and Integrated Computational Materials Engineering for Advanced Materials — From Process Modeling to Next-Generation Structural Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2025, Las vegas, NV (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification modelling for Additive Manufacturing applications - Thermodynamics of non-equilibrium interfaces on multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEEP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional solidification of eutectic alloys with complex composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges commune PENAM (Plateforme nationale d’élaboration des alliages métalliques) / GdR HEA sur l’élaboration et la genèse des microstructures des HEAs et des alliages concentrés complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PENAM / GdR HEA, Nov 2025, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – application to the prediction of grain structure development on Inconel alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU GRAZ, Sep 2025, Graz - Castle Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Eutectic Growth in Multicomponent Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Solidification Processes (ICASP 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICASP, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pirotais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory of dendrite tip kinetics to additive manufacturing of multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rojas Londono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Solidification Processes (ICASP 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICASP, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of precipitation processes in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pirotais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMS EUROMAT 2025, Sep 2025, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du procédé WLAM - Évolutions thermo-hydrauliques du bain et formation des microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - alliages de nickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ALMA, May 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la microstructure d’un superalliage base nickel (Inconel 718) élaboré par le procédé L-PBF et Modélisation des microstructures générées en fabricationadditive par procédé LPBF d’un alliage base nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase selection in 316L processed by laser-powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials in an Explosively Growing Informatics World (CIMTEC Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du procédé WLAM à l'échelle des cordons : thermohydraulique et prédiction des microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNS, Avancées en simulation numérique du soudage et de la fabrication additive : applications industrielles et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CALPHAD model for rapid solidification in industrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition, Symposium Computational Thermodynamics and Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS Conference, Mar 2024, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of solidification microstructures with non-equilibrium effects at interfaces with Calphad data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD 2024, 51th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-Laser Additive Manufacturing : Multiphysics process simulation – CFD and microstructure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CONGRESS 2024, 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of non-equilibrium growing interfaces - Solidification modelling in multicomponent alloys of interest for AM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Tool For Microstructure Development In Multicomponent Alloys During Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Integrated Computational Materials Engineering (ICME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of non-equilibrium interfaces and partial solute drag on morphological stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of metals: Applications of Solidification Fundamentals – Physics-based and Data-based modeling II, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microstructures produced by Laser Powder Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metals: Applications of Solidification Fundamentals – Physics-based and Data-based modeling II, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of L-PBF grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CALPHAD model of non-equilibrium plane-front and dendritic growth in concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium phase diagram and dendrite tip growth kinetics for multicomponent alloys coupled with CALPHAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidification of Containerless Undercooled Melts - A workshop devoted to Dieter Herlach and Markus Rettenmayr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Materials Physics in Space, DLR, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings for multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Bekkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directionally Solidified Eutectics Conference - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Phase Diagram for Dendrite Tip Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Solidification: an MPMD Symposium Honoring Jonathan Dantzig – Dendrite Growth &amp; Rapid Solidification, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’inspection ultrasonore des soudures austénitiques avec prise en compte de la microstructure de solidification obtenue par simulation numérique du soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Aghenzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of solidification grain structures generated by laser powder bed fusion - Application to Inconel 718 Nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ALMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ALMA, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification path for rapid solidification – Application to multicomponent alloys for L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING OF CASTING, WELDING AND ADVANCED SOLIDIFICATION PROCESSES (MCWASP) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, BANFF, ALBERTA, Canada. pp.012062, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1281/1/012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Competition between Columnar Dendritic Grains – The Role of Microstructural Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des microstructures obtenues en fabrication additive par fusion laser sur lit de poudre d’un alliage base Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC 22 – Nafems Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dendrites – Coupling with CALPHAD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microstructurale à l’échelle macroscopique par approche CAFE – Application au superalliage base Nickel Inconel 718 mis en forme par procédé L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modelling of 3D additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium "Advances In Additive Manufacturing AIAM 2022”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du procédé LPBF (Laser Powder Bed Fusion) à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Section Sud-Est, Journée Poudre et Fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling method for the simulation of austenitic weld ultrasonic inspection - realistic prediction of echoes and structural noise in weld inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dalphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LUS4Metals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of laser-powder bed fusion additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration FuseMetal - laboratoire UTC \ ArcelorMittal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par approche CAFE des évolutions microstructurales dans les procédés de soudage par fusion - Application aux méthodes CND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 – Colloque 13 Genèse et Evolution des Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the columnar-to-equiaxed transition during additive manufacturing of concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of microstructures development in laser powder bed fusion process – Application to IN718 superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement des microstructures en procédé laser sur lit de poudre – Application au superalliage IN718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 – Colloque 13 Genèse et Evolution des Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain structure modeling in fusion welding processes using a coupled CAFE approach – Application in NDT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LUS4Metals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain competition in polycrystalline columnar dendritic solidification: Scale bridging between phase field and cellular automaton methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference, Annual Meeting &amp; Exhibition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain structure simulation in Gas Tungsten Arc Welding (GTAW) by coupled Cellular Automaton (CA)–Finite Element (FE) method and fluid flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of powder bed fusion at part scale by super-layer deposition technique based on level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of solidification grain structures with heat and mass transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference, Annual Meeting &amp; Exhibition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of microstructures development in laser powder bed fusion process - Application on an IN718 nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges for solidification grain structures in additive manufacturing components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium 613: Microstructures and Micromechanisms in metal Additive Manufacturing, EUROMECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Modelling for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Simulation for Metal Additive Manufacturing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Empa, Apr 2021, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of additive manufacturing : thermomechanical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th Int Conf on Computational Plasticity, Fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automaton modelling of silicon crystallization including grains in twin relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCWASP XV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCWASP XV, 15th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Olofsson, J.H. Hattel, A.K. Dahle, Jun 2020, Online conference, Jönköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of solidification grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Ettroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miha Založnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of grain structure for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing, Sim-AM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modelling of 3D additive manufacturing: macro scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned solution algorithm for fluid flow and stress-strain computations applied to continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite diffusion microsegregation model applied to multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngadia Tahane Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. pp.012029, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Bartout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique mesoscopique du procédé LBM appliquée au superalliage à base nickel Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of track development in the Laser Beam Melting process - Effect of laser-metal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaasin Mayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzburg, Austria. pp.012005, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Laser Beam Melting Additive Manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvalor International Simulation Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GDR Solidification des Alliages Métalliques (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in additive manufacturing, and related collaborations with SJTU/SPEIT, Invited Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Academic Development Workshop of Shanghai Jiao Tong University and ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar and equiaxed solidification within the framework of the ESA MAP project CETSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sturz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Solidification and Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miskolc - Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution in Friction Stir Welding processes - Application to the prediction of the mechanical properties of AA2024 Aluminium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Thermec’2018, International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Twin Growth during Directional Solidification of Polycristalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic structure modeling using thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD XLVII Conference, International Conference On Computer Coupling Of Phase Diagrams And Thermochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Queretaro (MX), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton - Parabolic thick needle modelling of dendritic grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’2018, International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Fast X-ray Radiography to the In Situ and Real-time Observation of Ni-based Alloy Directional Solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Dendritic Grain Structures by Coupling DNN-CAFE Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partitioned Two-Step Resolution Algorithm for Solid-Mush-Liquid Interaction Modelling in Solidification Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6), 7th European Conference on Computational Fluid Dynamics (ECFD 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model with interaction between species for growth and dissolution of precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD XLVI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro- and meso-scale finite element modelling of the laser beam melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Metallic Materials and Processes (MMP2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ceramic Deposition by LBM (SLM) Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Additive Manufacturing for Products and Applications (AMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, ETH Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Finite element thermal modelling of selective laser melting for IN718 real part geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing for Products and Applications (AMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, ETH Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Microsegregation Model with Diffusion Interaction between Species -Application to Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Decennial International Conference on Solidification Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Beaumont Estate, Old Winsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dendritic growth by a combination of three methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic finite element thermal modelling of laser beam melting of Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Int. Congress on Welding and Additive Manufacturing and associated non destructive testing (ICWAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Ceramic Deposition by LBM (SLM) Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of deposition of ceramic material during SLM additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France. pp.08001, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du procédé de fabrication additive SLM appliqué aux céramiques alumine/zircone - Etude de l'évolution de la formation du dépôt de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La métallurgie, quel avenir !’ – Session ST1 : Procédés de fabrication innovants : Fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de St Etienne, Jun 2016, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution microstructurale en soudage par friction malaxage - Application à la prédiction des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque ‘Modélisation et Simulation Numérique du Soudage’, Comment les Modèles et leurs Caractérisation Expérimentales influencent les résultats d’une simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Additive Manufacturing by Selective Laser Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining, CSSCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Diffusion limited Growth in Multicomponent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2016, International Conference on Processing &amp; Manufacturing of Advanced Materials, Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during friction stir welding on AA2024 aluminium alloys - Application to the prediction of the mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar ‘Numerical Analysis of Weldability’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, graz, Austria. pp.497-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion limited growth in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Thermodynamics and Kinetics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thermocalc, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element thermomechanical modeling of deposition of ceramic material during SLM additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de l’EDSFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution microstructurale en soudage par friction malaxage - Application à la prédiction des propriétés mécaniques dans les tôles AA2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ‘La métallurgie, quel avenir !’ – Session ST1 : Procédés de fabrication innovants : Fabrication Voie Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de St Etienne, Jun 2016, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for equiaxed globulitic solidification in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exhibition “Non-Ferrous Metals and Minerals", Session "Casting of non-ferrous metals and alloys”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, International Business Center “Siberia”, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe par couplage CAFE de la structure de solidification primaire en soudage multipasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme colloque modélisation et simulation numérique du soudage, "modélisation du soudage de grands composants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physic CAFE approach for the simulation of grain structure development in GMAW processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Seminar on Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute for Materials Science and Welding (IWS) at Graz University of Technology, Sep 2015, Graz - Seggau, Austria. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Overview of Modeling Methodologies for Structures and Segregations in Solidification Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERCAST® International User Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor, Mar 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Microstructural Evolution during Friction Stir Welding Applied to AA2024 Aluminum Alloys to Predict the Weld Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des structures de solidification en soudage MIG - Développement d’une approche couplée Automates Cellulaires – Eléments Finis (CM-13-794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 / 13 - Procédés d’assemblage ~ 9ème Journée Nationale du Soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical multicomponent microsegregation model for equiaxed globular growth with diffusion interaction between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Comparison of Dendritic Solidification Simulated by a CAFE and a Phase-Field Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Carozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multiscale Modelling of Solidification Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microstructurale de la précipitation en soudage par friction malaxage Application à l’alliage d’aluminium 2024 (CM-13-639)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, 13 - Procédés d’assemblage ~ 9ème Journée Nationale du Soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickers Microhardness of Oxidized and Nonoxidized Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for PhotoVoltaic systems (NAWDMPV2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAWDMPV.2014.6997620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of hybrid arc/laser welding: a coupled approach to weld bead formation and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM17, International Conference on Joining Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsingor, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche couplée Automates Cellulaires - Eléments Finis pour la modélisation du développement des structures de grains en soudage TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Annuelles de la SF2M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.Article Number 02002, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130702002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automaton - Finite Element Modeling of Solidification Grain Structures - Extensions for Welding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining, CSSCR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH and Aalto University, May 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cellular Automaton – Finite Element in a Level Set Approach for the Modeling of Multi-Pass Gas Metal Arc Welding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage hybride Arc / Laser par une approche level set application aux toles d'aciers de fortes épaisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Annuelles de la SF2M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.Article Number 02003, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the bead formation during multi pass hybrid laser/gas metal arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERAP'7, Séminaire européen recherche-industrie et Ecole CNRS sur les applications des lasers de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics level set approach for the simulation of the hybrid Laser/GMAW process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMAW process, 10th International Seminar on Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Seggau, Austria. pp.725-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du réacteur Jules Horowitz – Étude métallurgique des défauts en soudage par faisceau d’électrons des alliages 6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazy Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ‘Matériaux pour le Nucléaire’ / Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Measurement of Periodic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surface Metrology, ICSM’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Annecy-Mont Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Phase Transformation during Welding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole Doctorale Sciences Fondamentales et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Sciences Fondamentales et Appliquées, Nice, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en modélisation de la formation du cordon de soudure et des écoulements en zone fondue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Modélisation et Simulation Numérique du Soudage, 10 ans de progrès en SNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of machinability of steel AISI 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaamer Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet theory and belt finishing process, influence of wavelet shape on the surface roughness parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Twickenham, United Kingdom. Article number 012013 - 5 p., </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Wavelet Choice to Characterize and Model the Abrasive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th LEEDS-Lyon Symposium on Tribology - Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of wavelets shape selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Survaillance 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2011, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un revêtement Fe-Zn par nanoindentation : approche inverse basée sur les plans d'expériences et les algorithmes génétiques multiobjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition en ondelettes et procédé d’abrasion. Influence du choix d’ondelette dans l’estimation des paramètres de rugosité et de l’échelle pertinente d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT (Journées Internationales Francophones de Tribologie) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Constitutive Law by Dual Small Punch Test and Instrumented Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 4th International Conference on Advanced Materials and Structures (AMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Timisoara, Romania. pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de Champs en soudage MIG/MAG, Séminaire ‘Mesure de Champs’ du département ‘Matériaux’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’enseignement et de recherche / Dpt Mécanique et Matériaux - Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ecole des Mines de Paris – Site de Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du choix de l’ondelette pour caractériser et modéliser les surfaces abrasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la Loi de Comportement Macroscopique des SMC à Partir d’Imagerie au MEB : Etude de l’Influence des Conditions d’Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Capellan-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cellular Automaton / Finite Element model for predicting grain texture development in galvanized coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Oct 2010, Paris, France. pp.727-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des valeurs extrêmes pour l’estimation de la profondeur maximale en corrosion par piqûres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet theory and the belt finishing process – Influence of the wavelet shape on the surface roughness parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of CrVN ternary system for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Paris, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, characterization of Cr-N based coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3552365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the choice of wavelet to characterize and model the abraded surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Multiscale Methodology to Characterize the Surface Morphological Properties according to their biological functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaamer Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bioengineering &amp; Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Vickers Microhardness of Oxidized and Nanoxidized Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008, Récents développements, analyse numériques et expérimentales, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Values Models for the estimation of the maximum depth in pitting corrosion: Simulations & Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nianga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupling model for predicting grain texture development in galvanizing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature of solid-liquid metals reaction revealed by conversion electron Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIAME (International Symposium on the Industrial Applications of the Mössbauer Effect)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between columnar solidification and segregation: a comparison of the predictions of the CAFE model with in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings MCWASP XI, 11th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opio, France. pp.Pages 307-314 - ISBN 978-0-87339-629-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du Procédé de Superfinition par Abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of solidification structures with a cellular automation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Workshop on Modeling in Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrosegregation on Developing Grain Structures: A Comparison of Predictions with Experimental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2006, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus de germination / croissance des grains de zinc pour l’étude du procédé de galvanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar-to-Equiaxed Transition in SOLidification Processing (CETSOL): a project of the European Space Agency (ESA) - Microgravity Applications Promotion (MAP) programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Solidification and Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miskolc-Lillafuered, Hungary. pp.Pages 393-404, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.508.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of grain structure and segregation in casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150th ISIJ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled cellular automaton - Finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2004, Charlotte, North Carolina, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Coupling Scheme for a Heat Flow Cellular Automaton – Finite Element Model Applied to Alloy Solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Heringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Liquid Metal Processing and Casting, LMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modelling of Columnar Solidification Grain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling and Simulation of Materials II, International Conference on Modern Materials &amp; Technologies (CIMTEC) 3rd Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Florence, Italy. pp.239 - 250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the microsegregation process in rapid solidification – Application to the IN718 alloy of aeronautical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsegregation Model Dedicated to Rapid Solidification – Application to Multicomponent Alloys of Industrial Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of metals: Applications of Solidification Fundamentals, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based hot cracking numerical simulation of gas tungsten arc welding process on stainless steel AISI 321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Arc Additive Manufacturing process : Physical phenomena and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Columnar-to-Equiaxed Transition in steel Ingots using Finite Element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Ettroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied to ceramic materials - Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IOP Conference Series : Materials Science and Engineering, 529, 2019, 012002, Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Numérique du Procédé SLM Développement de modèles multi-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « La Fabrication Additive pour l’Industrie », Projet ACLAME - Action Concertée des LAboratoires Matériaux des Ecoles des Mines sur les procédés de fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Douai, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de superfinition par abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘caractérisation multi-échelle de la rugosité-Analyse d’images de topographie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chasseneuil-futuroscope, Poitiers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : La simulation numérique des procédés de fabrication additive, Section 2 : Simulation thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques, Tome 1 : Procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2022, Science des matériaux - Procédés en science des matériaux, 978-1789480542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automaton Methods, in Models for Microstructure Evolution, in Microstructure Modelling (§ 3.6.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg J. Schmitz; Ulrich Prahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME Software: Programs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Vch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-527-33902-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par couplage Automates Cellulaires – Eléments Finis / Application à la solidification des alliages métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Morniroli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Matière Grise, Premier Elément d’Alliage en Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies de Lille (USTL); Laboratoire de Métallurgie Physique et Génie Matériaux UMR CNRS 8517, 2008, pp.213-222, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de structures de grains dans des Alliages a solidification dendritique - Modélisation couplée automates cellulaires et éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01445968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de structures de grains dans des alliages à solidification dendritique : modélisation couplée automates cellulaires et éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL044N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation des procédés de mise en forme par solidification – Application au soudage et à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Guillemot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gildas GuillemotMaître Assistant - HDRCentre de Mise en Forme des MatériauxTél. +33 (0)4 93 67 89 27Mines Paris - PSL - CEMEFrue Claude Daunesse BP 207 06904 SOPHIA ANTIPOLIS Cedexhttp://www.minesparis.psl.eu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gildas-guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3337-3917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083934758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation and microstructure prediction of coaxial wire-laser additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.102461. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization Methods for Thermal Study of Support Structure in Laser Powder Bed Fusion (L-PBF) -Application to Process Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Behlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-09-2024-0683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Scale Thermomechanical and Grain Structure Modeling for Additive Manufacturing: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1173. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14101173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic effects during the plane-front and dendritic solidification of multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263 (1-2), pp.119473. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale multilayer multitrack modeling of melt pool physics in laser powder bed fusion of lattice metal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.104365. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2024.104365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth competition between columnar dendritic grains - The role of microstructural length scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.117395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and texture simulations in fusion welding processes – comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.101305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modeling of solidification grain structures generated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.101804. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cellular Automaton - Parabolic Thick Needle model for equiaxed dendritic solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmst.2022.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic coupling in the computation of dendrite growth kinetics for multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.102429. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2022.102429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermodynamics of non-equilibrium interfaces during phase transformations in concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.118407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of microstructural changes occurring during FSW in aluminium alloys and their modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.116706. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.116706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partitioned Solution Algorithm for Concurrent Computation of Stress–Strain and Fluid Flow in Continuous Casting Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.978 - 995. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-021-02070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of single pulse laser powder bed fusion: comparison of front capturing and front tracking methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaasin Abraham Mayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.2149-2176. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-04-2021-0282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing parameters during the laser beam melting of Inconel 738: Comparison between simulated and experimental melt pool shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Bartout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.116897. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.116897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional cellular automaton modeling of silicon crystallization with grains in twin relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.230-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automaton modelling of silicon crystallization including grains in twin relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangelinck-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012052. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/861/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012068. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solute flow during directional solidification of a Ni-based alloy: In-situ and real-time X-radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangelinck-Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. T. Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stability of spherical particles - Extension of the Mullins-Sekerka criteria to multi-component alloys under a non-stationary diffusive regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.116539. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.116539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of vaporisation on melt pool dynamics in Laser Powder Bed Fusion - Application to IN718 and Ti–6Al–4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 861, pp.012068. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned solution algorithm for fluid flow and stress-strain computations applied to continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.012082. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied onto ceramic materials – Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 529, pp.012002. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned two-step solution algorithm for concurrent fluid flow and stress–strain numerical simulation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356, pp.294-324. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of an oxide ceramic by laser beam melting—Comparison between finite element simulation and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth competition between columnar dendritic grains – Cellular automaton versus phase field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.286-301. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.110-126. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Effect of Residual Stress Gradient on the Wear Behavior of PVD Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-018-3132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the impact of energy distribution and Marangoni surface tension on track shape in selective laser melting of ceramic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.713 - 723. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model with interaction between species for growth and dissolution of precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional finite element thermomechanical modeling of additive manufacturing by selective laser melting for ceramic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.124 - 137. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar and Equiaxed Solidification of Al-7 wt.% Si Alloys in Reduced Gravity in the Framework of the CETSOL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Sturz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1269-1279. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2397-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional cellular automaton-finite element modeling of solidification grain structures for arc-welding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.448-467. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for equiaxed globular solidification in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.419-434. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Coupled Cellular Automaton (CA)-Finite Element (FE) Modeling for Solidification Grain Structures in Gas Tungsten Arc Welding (GTAW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2 - Special Issue on Cutting Edge of Computer Simulation of Solidification, Casting and Refining), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.54.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set approach for the simulation of the multipass hybrid laser/GMA welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.240-250. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D parameter to quantify the anisotropy measurement of periodic structures on rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1 - Special Issue on Diverse Applications of Surface Metrology III), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Modeling of Structures and Segregations Up to Industrial Casting Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Carozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (9), pp.1122-1130. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-013-0679-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Wavelet Shape Selection in a complex signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1-2), pp.14-33. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of models for predicting the true hardness of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 524, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the constitutive law by dual Small Punch Test and Instrumented Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 (Advanced Materials and Structures IV), pp.193-198. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.188.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés mécaniques par nanoindentationd’un traitement de diffusion et d’un revêtement pourl’amélioration de la résistance à l’usure des aciers à bas carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Benarioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mechmeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.379-387. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic statistical methodology to predict the maximum pit depth of a localized corrosion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (8), pp.2453-2467. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to characterize the regularity of surface topographies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311 (1), pp.012012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corrosion Protection Behaviour of Zinc Rich Epoxy Paint in 3% NaCl Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Belmokre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemical Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aces.2011.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the paper “Modification of composite hardness models to incorporate indentation size effects in thin films”, D. Beegan, S. Chowdhury and M.T. Laugier, Thin Solid Films 516 (2008), 3813–3817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (8), pp.2097-2101. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of corrosion pit interactions using two-dimensional spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nianga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (2), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between thermal properties and aluminum fractions in CrAlN layers deposited by PVD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (9), pp.1067-1074. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer model for describing hardness variations of aged porous silicon low-dielectric-constant thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Chabane Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 518 (1), pp.213--221. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer model for describing hardness variations of aged porous silicon low-dielectric-constant thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Chabane Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 518 (1), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature of solid-liquid metals reaction revealed by conversion electron Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01370-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between single grain solidification and macro segregation: Application of a cellular automaton - Finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 303 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled Cellular Automaton-Finite Element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIJ international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (6), pp.Pages 880-895. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2355/isijinternational.46.880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cellular automaton—finite element coupling scheme for alloy solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Heringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/12/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary layer correlation for dendrite tip growth with fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Appolaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngadia Taha Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00261-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional diamond growth film simulations: correlations between nucleation and surface parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.150 - 154. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(98)00302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – Application to the prediction of grain structure development on Inconel alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulation for Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE Congress, Sep 2025, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of L-PBF from Microstructures to Properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference 2025, 154th Annual Meeting and Exhibition, Additive Manufacturing and Alloy Design: Bridging Fundamental Physical Metallurgy, Advanced Characterization Techniques, and Integrated Computational Materials Engineering for Advanced Materials — From Process Modeling to Next-Generation Structural Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2025, Las vegas, NV (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Eutectic Growth in Multicomponent Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Solidification Processes (ICASP 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICASP, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – application to the prediction of grain structure development on Inconel alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU GRAZ, Sep 2025, Graz - Castle Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional solidification of eutectic alloys with complex composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges commune PENAM (Plateforme nationale d’élaboration des alliages métalliques) / GdR HEA sur l’élaboration et la genèse des microstructures des HEAs et des alliages concentrés complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PENAM / GdR HEA, Nov 2025, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification modelling for Additive Manufacturing applications - Thermodynamics of non-equilibrium interfaces on multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEEP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pirotais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory of dendrite tip kinetics to additive manufacturing of multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rojas Londono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Solidification Processes (ICASP 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICASP, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of precipitation processes in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pirotais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMS EUROMAT 2025, Sep 2025, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multiphysique du procédé WLAM - Évolutions thermo-hydrauliques du bain et formation des microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - alliages de nickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ALMA, May 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la microstructure d’un superalliage base nickel (Inconel 718) élaboré par le procédé L-PBF et Modélisation des microstructures générées en fabricationadditive par procédé LPBF d’un alliage base nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du procédé WLAM à l'échelle des cordons : thermohydraulique et prédiction des microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNS, Avancées en simulation numérique du soudage et de la fabrication additive : applications industrielles et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase selection in 316L processed by laser-powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials in an Explosively Growing Informatics World (CIMTEC Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CALPHAD model for rapid solidification in industrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition, Symposium Computational Thermodynamics and Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS Conference, Mar 2024, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of solidification microstructures with non-equilibrium effects at interfaces with Calphad data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD 2024, 51th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-Laser Additive Manufacturing : Multiphysics process simulation – CFD and microstructure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS CONGRESS 2024, 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of non-equilibrium growing interfaces - Solidification modelling in multicomponent alloys of interest for AM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Tool For Microstructure Development In Multicomponent Alloys During Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Integrated Computational Materials Engineering (ICME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of non-equilibrium interfaces and partial solute drag on morphological stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of metals: Applications of Solidification Fundamentals – Physics-based and Data-based modeling II, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CALPHAD model of non-equilibrium plane-front and dendritic growth in concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of L-PBF grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microstructures produced by Laser Powder Bed Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Baulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metals: Applications of Solidification Fundamentals – Physics-based and Data-based modeling II, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium phase diagram and dendrite tip growth kinetics for multicomponent alloys coupled with CALPHAD data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidification of Containerless Undercooled Melts - A workshop devoted to Dieter Herlach and Markus Rettenmayr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Materials Physics in Space, DLR, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings for multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Bekkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directionally Solidified Eutectics Conference - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Phase Diagram for Dendrite Tip Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Solidification: an MPMD Symposium Honoring Jonathan Dantzig – Dendrite Growth &amp; Rapid Solidification, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification path for rapid solidification – Application to multicomponent alloys for L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELLING OF CASTING, WELDING AND ADVANCED SOLIDIFICATION PROCESSES (MCWASP) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, BANFF, ALBERTA, Canada. pp.012062, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1281/1/012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’inspection ultrasonore des soudures austénitiques avec prise en compte de la microstructure de solidification obtenue par simulation numérique du soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Aghenzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of solidification grain structures generated by laser powder bed fusion - Application to Inconel 718 Nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ALMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ALMA, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Competition between Columnar Dendritic Grains – The Role of Microstructural Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microstructurale à l’échelle macroscopique par approche CAFE – Application au superalliage base Nickel Inconel 718 mis en forme par procédé L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dendrites – Coupling with CALPHAD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des microstructures obtenues en fabrication additive par fusion laser sur lit de poudre d’un alliage base Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC 22 – Nafems Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modelling of 3D additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium "Advances In Additive Manufacturing AIAM 2022”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du procédé LPBF (Laser Powder Bed Fusion) à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Section Sud-Est, Journée Poudre et Fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of laser-powder bed fusion additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration FuseMetal - laboratoire UTC \ ArcelorMittal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling method for the simulation of austenitic weld ultrasonic inspection - realistic prediction of echoes and structural noise in weld inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dalphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LUS4Metals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par approche CAFE des évolutions microstructurales dans les procédés de soudage par fusion - Application aux méthodes CND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 – Colloque 13 Genèse et Evolution des Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement des microstructures en procédé laser sur lit de poudre – Application au superalliage IN718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 – Colloque 13 Genèse et Evolution des Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the columnar-to-equiaxed transition during additive manufacturing of concentrated multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hareland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Voorhees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Anaheim, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of microstructures development in laser powder bed fusion process – Application to IN718 superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain structure modeling in fusion welding processes using a coupled CAFE approach – Application in NDT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LUS4Metals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges for solidification grain structures in additive manufacturing components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium 613: Microstructures and Micromechanisms in metal Additive Manufacturing, EUROMECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain competition in polycrystalline columnar dendritic solidification: Scale bridging between phase field and cellular automaton methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaheh Dorari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaihua Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Karma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference, Annual Meeting &amp; Exhibition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain structure simulation in Gas Tungsten Arc Welding (GTAW) by coupled Cellular Automaton (CA)–Finite Element (FE) method and fluid flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of powder bed fusion at part scale by super-layer deposition technique based on level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of solidification grain structures with heat and mass transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference, Annual Meeting &amp; Exhibition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of microstructures development in laser powder bed fusion process - Application on an IN718 nickel-base superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maisonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of additive manufacturing : thermomechanical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th Int Conf on Computational Plasticity, Fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Modelling for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Simulation for Metal Additive Manufacturing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Empa, Apr 2021, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cellular automaton modelling of silicon crystallization including grains in twin relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Regula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCWASP XV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent and coupled resolution of fluid flow and solid deformation in solidification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCWASP XV, 15th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Olofsson, J.H. Hattel, A.K. Dahle, Jun 2020, Online conference, Jönköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/861/1/012068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of solidification grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Ettroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miha Založnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique mesoscopique du procédé LBM appliquée au superalliage à base nickel Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Moriconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Metton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Bartout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioned solution algorithm for fluid flow and stress-strain computations applied to continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical modelling of 3D additive manufacturing: macro scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of grain structure for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing, Sim-AM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite diffusion microsegregation model applied to multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngadia Tahane Niane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. pp.012029, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of track development in the Laser Beam Melting process - Effect of laser-metal interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaasin Mayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th International Conference on Advances in Solidification Processes (ICASP-5) &amp; 5th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzburg, Austria. pp.012005, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GDR Solidification des Alliages Métalliques (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Laser Beam Melting Additive Manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Queva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvalor International Simulation Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in additive manufacturing, and related collaborations with SJTU/SPEIT, Invited Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Academic Development Workshop of Shanghai Jiao Tong University and ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic structure modeling using thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD XLVII Conference, International Conference On Computer Coupling Of Phase Diagrams And Thermochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Queretaro (MX), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Twin Growth during Directional Solidification of Polycristalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular automaton - Parabolic thick needle modelling of dendritic grain structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’2018, International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution in Friction Stir Welding processes - Application to the prediction of the mechanical properties of AA2024 Aluminium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Thermec’2018, International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar and equiaxed solidification within the framework of the ESA MAP project CETSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sturz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Solidification and Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Miskolc - Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Fast X-ray Radiography to the In Situ and Real-time Observation of Ni-based Alloy Directional Solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reinhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mangelinck-Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Dendritic Grain Structures by Coupling DNN-CAFE Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partitioned Two-Step Resolution Algorithm for Solid-Mush-Liquid Interaction Modelling in Solidification Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6), 7th European Conference on Computational Fluid Dynamics (ECFD 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model with interaction between species for growth and dissolution of precipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPHAD XLVI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro- and meso-scale finite element modelling of the laser beam melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Metallic Materials and Processes (MMP2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Finite element thermal modelling of selective laser melting for IN718 real part geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing for Products and Applications (AMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, ETH Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Microsegregation Model with Diffusion Interaction between Species -Application to Microstructure Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Decennial International Conference on Solidification Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Beaumont Estate, Old Winsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ceramic Deposition by LBM (SLM) Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Additive Manufacturing for Products and Applications (AMPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, ETH Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dendritic growth by a combination of three methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fleurisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Ceramic Deposition by LBM (SLM) Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic finite element thermal modelling of laser beam melting of Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Int. Congress on Welding and Additive Manufacturing and associated non destructive testing (ICWAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of deposition of ceramic material during SLM additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France. pp.08001, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168008001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du procédé de fabrication additive SLM appliqué aux céramiques alumine/zircone - Etude de l'évolution de la formation du dépôt de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La métallurgie, quel avenir !’ – Session ST1 : Procédés de fabrication innovants : Fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de St Etienne, Jun 2016, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Additive Manufacturing by Selective Laser Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining, CSSCR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution microstructurale en soudage par friction malaxage - Application à la prédiction des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque ‘Modélisation et Simulation Numérique du Soudage’, Comment les Modèles et leurs Caractérisation Expérimentales influencent les résultats d’une simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during friction stir welding on AA2024 aluminium alloys - Application to the prediction of the mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar ‘Numerical Analysis of Weldability’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, graz, Austria. pp.497-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element thermomechanical modeling of deposition of ceramic material during SLM additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de l’EDSFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion limited growth in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Thermodynamics and Kinetics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thermocalc, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Diffusion limited Growth in Multicomponent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2016, International Conference on Processing &amp; Manufacturing of Advanced Materials, Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution microstructurale en soudage par friction malaxage - Application à la prédiction des propriétés mécaniques dans les tôles AA2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ‘La métallurgie, quel avenir !’ – Session ST1 : Procédés de fabrication innovants : Fabrication Voie Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de St Etienne, Jun 2016, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for equiaxed globulitic solidification in multicomponent alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress &amp; Exhibition “Non-Ferrous Metals and Minerals", Session "Casting of non-ferrous metals and alloys”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, International Business Center “Siberia”, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physic CAFE approach for the simulation of grain structure development in GMAW processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Seminar on Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute for Materials Science and Welding (IWS) at Graz University of Technology, Sep 2015, Graz - Seggau, Austria. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe par couplage CAFE de la structure de solidification primaire en soudage multipasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme colloque modélisation et simulation numérique du soudage, "modélisation du soudage de grands composants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated Overview of Modeling Methodologies for Structures and Segregations in Solidification Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERCAST® International User Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transvalor, Mar 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Microstructural Evolution during Friction Stir Welding Applied to AA2024 Aluminum Alloys to Predict the Weld Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des structures de solidification en soudage MIG - Développement d’une approche couplée Automates Cellulaires – Eléments Finis (CM-13-794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 / 13 - Procédés d’assemblage ~ 9ème Journée Nationale du Soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical multicomponent microsegregation model for equiaxed globular growth with diffusion interaction between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Multiscale Modelling of Solidification Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Comparison of Dendritic Solidification Simulated by a CAFE and a Phase-Field Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Carozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advances in Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCAST, Jul 2014, Beaumont Estates, Old Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microstructurale de la précipitation en soudage par friction malaxage Application à l’alliage d’aluminium 2024 (CM-13-639)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, 13 - Procédés d’assemblage ~ 9ème Journée Nationale du Soudage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickers Microhardness of Oxidized and Nonoxidized Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for PhotoVoltaic systems (NAWDMPV2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NAWDMPV.2014.6997620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of hybrid arc/laser welding: a coupled approach to weld bead formation and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM17, International Conference on Joining Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsingor, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche couplée Automates Cellulaires - Eléments Finis pour la modélisation du développement des structures de grains en soudage TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Annuelles de la SF2M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.Article Number 02002, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130702002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automaton - Finite Element Modeling of Solidification Grain Structures - Extensions for Welding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining, CSSCR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH and Aalto University, May 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage hybride Arc / Laser par une approche level set application aux toles d'aciers de fortes épaisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Annuelles de la SF2M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.Article Number 02003, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Cellular Automaton – Finite Element in a Level Set Approach for the Modeling of Multi-Pass Gas Metal Arc Welding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the bead formation during multi pass hybrid laser/gas metal arc welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERAP'7, Séminaire européen recherche-industrie et Ecole CNRS sur les applications des lasers de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Phase Transformation during Welding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole Doctorale Sciences Fondamentales et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Sciences Fondamentales et Appliquées, Nice, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-physics level set approach for the simulation of the hybrid Laser/GMAW process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMAW process, 10th International Seminar on Numerical Analysis of Weldability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Seggau, Austria. pp.725-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du réacteur Jules Horowitz – Étude métallurgique des défauts en soudage par faisceau d’électrons des alliages 6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazy Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ‘Matériaux pour le Nucléaire’ / Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Measurement of Periodic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surface Metrology, ICSM’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Annecy-Mont Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en modélisation de la formation du cordon de soudure et des écoulements en zone fondue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Modélisation et Simulation Numérique du Soudage, 10 ans de progrès en SNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of machinability of steel AISI 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaamer Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Fredj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet theory and belt finishing process, influence of wavelet shape on the surface roughness parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Twickenham, United Kingdom. Article number 012013 - 5 p., </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of wavelets shape selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Survaillance 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Oct 2011, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un revêtement Fe-Zn par nanoindentation : approche inverse basée sur les plans d'expériences et les algorithmes génétiques multiobjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Wavelet Choice to Characterize and Model the Abrasive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th LEEDS-Lyon Symposium on Tribology - Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition en ondelettes et procédé d’abrasion. Influence du choix d’ondelette dans l’estimation des paramètres de rugosité et de l’échelle pertinente d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT (Journées Internationales Francophones de Tribologie) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Constitutive Law by Dual Small Punch Test and Instrumented Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 4th International Conference on Advanced Materials and Structures (AMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Timisoara, Romania. pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de Champs en soudage MIG/MAG, Séminaire ‘Mesure de Champs’ du département ‘Matériaux’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’enseignement et de recherche / Dpt Mécanique et Matériaux - Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ecole des Mines de Paris – Site de Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence du choix de l’ondelette pour caractériser et modéliser les surfaces abrasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aciers innovants par essais mécaniques croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2010, Nantes, France. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la Loi de Comportement Macroscopique des SMC à Partir d’Imagerie au MEB : Etude de l’Influence des Conditions d’Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Capellan-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2010 (Matériaux pour le Génie Electrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of CrVN ternary system for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Paris, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cellular Automaton / Finite Element model for predicting grain texture development in galvanized coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Oct 2010, Paris, France. pp.727-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique des valeurs extrêmes pour l’estimation de la profondeur maximale en corrosion par piqûres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wavelet theory and the belt finishing process – Influence of the wavelet shape on the surface roughness parameter values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advances in Materials and Processing Technologies (AMPT) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers ParisTech, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, characterization of Cr-N based coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3552365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the choice of wavelet to characterize and model the abraded surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Khawaja Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Multiscale Methodology to Characterize the Surface Morphological Properties according to their biological functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaamer Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bioengineering &amp; Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Vickers Microhardness of Oxidized and Nanoxidized Porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahdija Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008, Récents développements, analyse numériques et expérimentales, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupling model for predicting grain texture development in galvanizing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Values Models for the estimation of the maximum depth in pitting corrosion: Simulations & Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Jarrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nianga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature of solid-liquid metals reaction revealed by conversion electron Mössbauer spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIAME (International Symposium on the Industrial Applications of the Mössbauer Effect)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between columnar solidification and segregation: a comparison of the predictions of the CAFE model with in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings MCWASP XI, 11th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opio, France. pp.Pages 307-314 - ISBN 978-0-87339-629-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du Procédé de Superfinition par Abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of solidification structures with a cellular automation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5th International Workshop on Modeling in Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus de germination / croissance des grains de zinc pour l’étude du procédé de galvanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Foct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrosegregation on Developing Grain Structures: A Comparison of Predictions with Experimental Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2006, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columnar-to-Equiaxed Transition in SOLidification Processing (CETSOL): a project of the European Space Agency (ESA) - Microgravity Applications Promotion (MAP) programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Billia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Solidification and Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Miskolc-Lillafuered, Hungary. pp.Pages 393-404, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.508.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of grain structure and segregation in casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150th ISIJ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled cellular automaton - Finite element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMS, Mar 2004, Charlotte, North Carolina, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Coupling Scheme for a Heat Flow Cellular Automaton – Finite Element Model Applied to Alloy Solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Heringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Liquid Metal Processing and Casting, LMPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modelling of Columnar Solidification Grain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling and Simulation of Materials II, International Conference on Modern Materials &amp; Technologies (CIMTEC) 3rd Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Florence, Italy. pp.239 - 250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the microsegregation process in rapid solidification – Application to the IN718 alloy of aeronautical interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsegregation Model Dedicated to Rapid Solidification – Application to Multicomponent Alloys of Industrial Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of metals: Applications of Solidification Fundamentals, TMS 2023 Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San diego (Californie), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based hot cracking numerical simulation of gas tungsten arc welding process on stainless steel AISI 321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdan Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Arc Additive Manufacturing process : Physical phenomena and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ravix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress And Exhibition On Advanced Materials And Processes – EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Columnar-to-Equiaxed Transition in steel Ingots using Finite Element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Ettroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of eutectic growth kinetics with thermodynamic couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Senninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied to ceramic materials - Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IOP Conference Series : Materials Science and Engineering, 529, 2019, 012002, Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Numérique du Procédé SLM Développement de modèles multi-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « La Fabrication Additive pour l’Industrie », Projet ACLAME - Action Concertée des LAboratoires Matériaux des Ecoles des Mines sur les procédés de fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Douai, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de superfinition par abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elmansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘caractérisation multi-échelle de la rugosité-Analyse d’images de topographie’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chasseneuil-futuroscope, Poitiers, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : La simulation numérique des procédés de fabrication additive, Section 2 : Simulation thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yancheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques, Tome 1 : Procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2022, Science des matériaux - Procédés en science des matériaux, 978-1789480542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Automaton Methods, in Models for Microstructure Evolution, in Microstructure Modelling (§ 3.6.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg J. Schmitz; Ulrich Prahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME Software: Programs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Vch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-527-33902-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par couplage Automates Cellulaires – Eléments Finis / Application à la solidification des alliages métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Morniroli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Matière Grise, Premier Elément d’Alliage en Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies de Lille (USTL); Laboratoire de Métallurgie Physique et Génie Matériaux UMR CNRS 8517, 2008, pp.213-222, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de structures de grains dans des alliages à solidification dendritique : modélisation couplée automates cellulaires et éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPL044N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de structures de grains dans des Alliages a solidification dendritique - Modélisation couplée automates cellulaires et éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Lorraine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01445968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation des procédés de mise en forme par solidification : application au soudage et à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05561028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation des procédés de mise en forme par solidification – Application au soudage et à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E6C33F"/>
+    <w:nsid w:val="76B8EC32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gildas-guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3337-3917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083934758" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hareland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voorhees" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriconi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Dorari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Ji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2022.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102429" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maisonnette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Baulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101804" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02070-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Queva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Abraham Mayi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-04-2021-0282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/861/1/012052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.03.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou-Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Niane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moriconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101249" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.05.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01552410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.02.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01552398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2397-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01004625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmaison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.04.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKBSJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Carozzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-013-0679-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB5VHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.188.193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rudermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jarrah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.03.026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Aissat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmeche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011132" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammouda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Chadli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belmokre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aces.2011.12009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jarrah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nianga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mustapha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.01.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Chabane Sari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmoun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Chabane Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier-Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goodwin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foct" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01370-6_27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B9784B1A7044B9AA759CDD69377E5F85527D05A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV1RTHJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402543v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hammoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402515v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rojas Londono" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Voorhees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vayre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Camus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838998v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839010v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293478v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bekkis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schumm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293630v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888763v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888469v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gelebart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dalphin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gandin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888446v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293661v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293659v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maguin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293649v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293654v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293668v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073955v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/861/1/012068" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Tahane Niane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rougier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012029" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293944v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Legrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293947v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abou Khalil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683525v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683521v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683503v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293963v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683518v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446525v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168008001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448666v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448670v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448663v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gastebois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449553v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449700v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449516v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448659v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449486v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449541v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448657v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450667v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eiken" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449469v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448655v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702003" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983373v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449834v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazy Adrien" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crassous" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449419v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja Khawaja" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449836v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449426v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446006v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaamer Bounichane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jomaa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Fredj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676729v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmansori" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451374v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422894v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasser" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chamekh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448633v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448642v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448621v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448632v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449101v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448625v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448628v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916127v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552365" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445993v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445927v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445920v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nianga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448678v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445906v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576494v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190666v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hag&#232;ge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Saber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445894v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445886v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321048v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514101v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Browne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Dupouy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.393" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449527v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839006v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293463v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293913v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saber" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449079v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527339027.html" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449077v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01445968v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749963v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL044N" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gildas-guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3337-3917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083934758" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hareland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voorhees" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriconi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Dorari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihua Ji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maisonnette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Baulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2022.02.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02070-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Abraham Mayi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-04-2021-0282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Queva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mangelinck-No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.03.051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangelinck-Noel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/861/1/012052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou-Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Niane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02986933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moriconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101249" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.05.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3132-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01552398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01552410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.02.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Sturz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2397-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.04.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.54.401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01004625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmaison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.04.036" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKBSJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Carozzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-013-0679-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GB5VHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rudermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.188.193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Aissat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benarioua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mechmeche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011132" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jarrah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.03.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hammouda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Chadli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belmokre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aces.2011.12009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.178" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCD1XQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jarrah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nianga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mustapha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.01.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Chabane Sari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Chabane Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier-Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goodwin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foct" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01370-6_27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B9784B1A7044B9AA759CDD69377E5F85527D05A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.12.076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV1RTHJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(98)00302-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZ721NX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402543v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hammoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rojas Londono" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Voorhees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vayre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Camus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838998v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308125v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293478v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bekkis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012062" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293632v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schumm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalphin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888469v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gelebart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dalphin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888272v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gandin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888461v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888446v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293649v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293661v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293639v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maguin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293668v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073955v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/861/1/012068" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824609v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293891v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Tahane Niane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rougier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012029" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293956v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293968v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293947v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Legrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293944v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sturz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z Li" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abou Khalil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683525v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683503v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683521v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293963v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683518v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446525v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168008001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448666v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449505v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448663v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gastebois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449553v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448670v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449516v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448659v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255085v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449486v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449541v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449477v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448657v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450667v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eiken" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449469v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026227v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448655v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449836v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983373v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449834v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazy Adrien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crassous" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449419v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khawaja Khawaja" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449426v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446006v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaamer Bounichane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jomaa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Fredj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676729v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012013" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451374v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422894v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Chamekh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmansori" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448633v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448642v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448621v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449408v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Gorp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Capellan-Perez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449101v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448625v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916127v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552365" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445993v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445927v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445920v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nianga" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445906v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576494v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190666v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hag&#232;ge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Saber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445894v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321048v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445886v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514101v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Browne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Dupouy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.508.393" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449527v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839006v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293463v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293913v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saber" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449079v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527339027.html" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449077v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL044N" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01445968v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05561028v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673248v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>