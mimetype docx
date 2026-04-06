--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1068,438 +1068,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode hybride AKI-ACA pour l’étude de la diffusion électromagnétique d’un faisceau Gaussien par une surface rugueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bellez</w:t>
+                <w:t xml:space="preserve">Optimizing Iterative Physical Optics by using an ACA compression on interaction matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubicke</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ENVIREM 2015 : L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp.#3653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/aps.2015.7305138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149114v1</w:t>
+                <w:t xml:space="preserve">hal-01120206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode rigoureuse PILE-ACA pour résoudre le problème de la diffraction EM par deux objets diélectriques imbriqués</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HF propagation in a complex maritime environments from an asymptotic approach validated from a based-MoM rigorous code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy. pp.ICEAA SESS36-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iceaa.2015.7297149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133500v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Iterative Physical Optics by using an ACA compression on interaction matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thomet</w:t>
+                <w:t xml:space="preserve">Méthode rigoureuse PILE-ACA pour résoudre le problème de la diffraction EM par deux objets diélectriques imbriqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. paper ID 9127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120206v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF propagation in a complex maritime environments from an asymptotic approach validated from a based-MoM rigorous code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode hybride AKI-ACA pour l’étude de la diffusion électromagnétique d’un faisceau Gaussien par une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques ENVIREM 2015 : L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif s/Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iceaa.2015.7297149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233264v1</w:t>
+                <w:t xml:space="preserve">hal-01149114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la méthode IPO par compression ACA pour des calculs de SER de cavités</w:t>
               </w:r>
@@ -2542,286 +2542,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from an object above a rough surface using the extented PILE method hybridized with PO approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+                <w:t xml:space="preserve">Coherent and incoherent components of the scattering from an object above a rough sea surface: asymptotic and rigorous approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting (APS-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, Illinois, United States. pp.APS-URSI 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676791v1</w:t>
+                <w:t xml:space="preserve">hal-00676799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent and incoherent components of the scattering from an object above a rough sea surface: asymptotic and rigorous approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HF radar ground wave propagation in a maritime complex environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting (APS-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, Illinois, United States. pp.APS-URSI 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676799v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF radar ground wave propagation in a maritime complex environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering from an object above a rough surface using the extented PILE method hybridized with PO approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting (APS-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, Illinois, United States. pp.APS-URSI 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676795v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion électromagnétique dans la bande SHF par un objet au-dessus de la mer</w:t>
               </w:r>
@@ -3142,329 +3142,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion d'une onde électromagnétique par un objet au-dessus d'une surface rugueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+                <w:t xml:space="preserve">HF wave ground propagation over a randomly rough sea surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800773v1</w:t>
+                <w:t xml:space="preserve">hal-00794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction d'onde électromagnétique Radar d'un objet en milieu maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion d'une onde électromagnétique par un objet au-dessus d'une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800780v1</w:t>
+                <w:t xml:space="preserve">hal-00800773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF wave ground propagation over a randomly rough sea surface</w:t>
+                <w:t xml:space="preserve">Interaction d'onde électromagnétique Radar d'un objet en milieu maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.2011</w:t>
+              <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794965v1</w:t>
+                <w:t xml:space="preserve">hal-00800780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from two-scatterers using the extended propagation-inside-layer expansion method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,191 +3604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monostatic scattering from an object near an ocean-like surface from an efficient fast numerical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground wave propagation along a rough sea homogeneous surface in the 10-100 MHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2010 (EuMW), The European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Theory (URSI/EMTS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838042v1</w:t>
+                <w:t xml:space="preserve">hal-00838051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground wave propagation along a rough sea homogeneous surface in the 10-100 MHz band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monostatic scattering from an object near an ocean-like surface from an efficient fast numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Theory (URSI/EMTS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2010 (EuMW), The European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838051v1</w:t>
+                <w:t xml:space="preserve">hal-00838042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from a large object above a large rough surface from a fast hybrid method</w:t>
               </w:r>
@@ -4244,352 +4244,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-domain Decomposition Iterative Method combined with ACA: An efficient technique for the scattering from a large highly-conducting rough sea surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient PILE algorithm for solving the scattering from three-dimensional (3-D) nested homogeneous dielectric bodies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tap.2014.2373395⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079527v1</w:t>
+                <w:t xml:space="preserve">hal-01088650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D scattering from a PEC target buried beneath a dielectric rough surface: an efficient PILE-ACA algorithm for solving a hybrid KA-EFIE formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-domain Decomposition Iterative Method combined with ACA: An efficient technique for the scattering from a large highly-conducting rough sea surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (11), pp.5003-5014. </w:t>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.659-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2480123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2014.2373395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195825v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient PILE algorithm for solving the scattering from three-dimensional (3-D) nested homogeneous dielectric bodies,</w:t>
+                <w:t xml:space="preserve">3-D scattering from a PEC target buried beneath a dielectric rough surface: an efficient PILE-ACA algorithm for solving a hybrid KA-EFIE formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (3), pp.392-401. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (11), pp.5003-5014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2480123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088650v1</w:t>
+                <w:t xml:space="preserve">hal-01195825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast EPILE+FBSA method combined with Adaptive Cross Approximation for the scattering from a target above a large ocean-like surface</w:t>
               </w:r>
@@ -4614,51 +4614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongkun Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, 175-182 (paper 14052503). </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic interactions analysis between two 3-D scatterers using the E-PILE method combined with the PO approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended propagation-inside-layer expansion method combined with the forward-backward method to study the scattering from an object above a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,295 +5114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous prediction of the ground wave above flat and rough highly-conducting one-dimensional sea surfaces in VHF band</w:t>
+                <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface in the presence of islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (1), pp 271-280</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp. 469-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788444v1</w:t>
+                <w:t xml:space="preserve">hal-00788491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground wave propagation along an inhomogeneous rough surface in the HF band: Millington effect for a flat earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (4), pp.1374-1382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2077302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface in the presence of islands</w:t>
+                <w:t xml:space="preserve">Rigorous prediction of the ground wave above flat and rough highly-conducting one-dimensional sea surfaces in VHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp. 469-484</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp 271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788491v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface</w:t>
               </w:r>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dreano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubick&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pujols" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunniel Arencibia Noa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubicke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2016.7815734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2015.7305138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Hamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kouali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2930105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2014.2373395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000392" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm14052503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001727" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rds.20059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2077302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dreano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubick&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pujols" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunniel Arencibia Noa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubicke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2016.7815734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2015.7305138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Hamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2930105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2014.2373395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm14052503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001727" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rds.20059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2077302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>