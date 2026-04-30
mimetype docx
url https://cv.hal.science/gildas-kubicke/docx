--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -973,122 +973,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride pour l’étude de la diffraction EM par un objet parfaitement conducteur enfoui dans un sol diélectrique rugueux</w:t>
+                <w:t xml:space="preserve">Méthode hybride AKI-ACA pour l’étude de la diffusion électromagnétique d’un faisceau Gaussien par une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI France, Journées scientifiques 2015: «Sonder la matière par les ondes électromagnétiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ENVIREM 2015 : L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif s/Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134307v1</w:t>
+                <w:t xml:space="preserve">hal-01149114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Iterative Physical Optics by using an ACA compression on interaction matrices</w:t>
               </w:r>
@@ -1384,122 +1384,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode hybride AKI-ACA pour l’étude de la diffusion électromagnétique d’un faisceau Gaussien par une surface rugueuse</w:t>
+                <w:t xml:space="preserve">Approche hybride pour l’étude de la diffraction EM par un objet parfaitement conducteur enfoui dans un sol diélectrique rugueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ENVIREM 2015 : L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif s/Yvette, France</w:t>
+              <w:t xml:space="preserve">URSI France, Journées scientifiques 2015: «Sonder la matière par les ondes électromagnétiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149114v1</w:t>
+                <w:t xml:space="preserve">hal-01134307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la méthode IPO par compression ACA pour des calculs de SER de cavités</w:t>
               </w:r>
@@ -3142,299 +3142,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF wave ground propagation over a randomly rough sea surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion d'une onde électromagnétique par un objet au-dessus d'une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.2011</w:t>
+              <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794965v1</w:t>
+                <w:t xml:space="preserve">hal-00800773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion d'une onde électromagnétique par un objet au-dessus d'une surface rugueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kouali</w:t>
+                <w:t xml:space="preserve">Interaction d'onde électromagnétique Radar d'un objet en milieu maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800773v1</w:t>
+                <w:t xml:space="preserve">hal-00800780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction d'onde électromagnétique Radar d'un objet en milieu maritime</w:t>
+                <w:t xml:space="preserve">HF wave ground propagation over a randomly rough sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes "Interaction des ondes éléctromagnétiques avec des cibles ou/et le milieu naturel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800780v1</w:t>
+                <w:t xml:space="preserve">hal-00794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from two-scatterers using the extended propagation-inside-layer expansion method</w:t>
               </w:r>
@@ -3604,191 +3604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground wave propagation along a rough sea homogeneous surface in the 10-100 MHz band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monostatic scattering from an object near an ocean-like surface from an efficient fast numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Theory (URSI/EMTS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2010 (EuMW), The European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838051v1</w:t>
+                <w:t xml:space="preserve">hal-00838042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monostatic scattering from an object near an ocean-like surface from an efficient fast numerical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground wave propagation along a rough sea homogeneous surface in the 10-100 MHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2010 (EuMW), The European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Theory (URSI/EMTS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838042v1</w:t>
+                <w:t xml:space="preserve">hal-00838051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from a large object above a large rough surface from a fast hybrid method</w:t>
               </w:r>
@@ -5114,295 +5114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface in the presence of islands</w:t>
+                <w:t xml:space="preserve">Rigorous prediction of the ground wave above flat and rough highly-conducting one-dimensional sea surfaces in VHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp. 469-484</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp 271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788491v1</w:t>
+                <w:t xml:space="preserve">hal-00788444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground wave propagation along an inhomogeneous rough surface in the HF band: Millington effect for a flat earth</w:t>
+                <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface in the presence of islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp. 469-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2077302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00813193v1</w:t>
+                <w:t xml:space="preserve">hal-00788491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous prediction of the ground wave above flat and rough highly-conducting one-dimensional sea surfaces in VHF band</w:t>
+                <w:t xml:space="preserve">Ground wave propagation along an inhomogeneous rough surface in the HF band: Millington effect for a flat earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.1374-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2077302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788444v1</w:t>
+                <w:t xml:space="preserve">hal-00813193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF ground wave propagation over a curved rough sea surface</w:t>
               </w:r>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dreano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubick&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pujols" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunniel Arencibia Noa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubicke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2016.7815734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2015.7305138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Hamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2930105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2014.2373395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm14052503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001727" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rds.20059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2077302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dreano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubick&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Septembre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pujols" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunniel Arencibia Noa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubicke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2016.7815734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aps.2015.7305138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2015.7297105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Hamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2930105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkun Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2014.2373395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierm14052503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001727" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rds.20059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2077302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>