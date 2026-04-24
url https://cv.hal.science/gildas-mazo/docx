--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -605,381 +605,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global statistical inference for global sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Karlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tallahassee, Florida, United States</w:t>
+              <w:t xml:space="preserve">Séminaire statistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248992v1</w:t>
+                <w:t xml:space="preserve">hal-04173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Count data with copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitris Karlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Karlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire statistique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173240v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Count data with copulas</w:t>
+                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Karlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Dependence Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Agistri, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248995v1</w:t>
+                <w:t xml:space="preserve">hal-04249010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
+                <w:t xml:space="preserve">Global statistical inference for global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dependence Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Agistri, Greece</w:t>
+              <w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tallahassee, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249010v1</w:t>
+                <w:t xml:space="preserve">hal-04248992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Intrinsic from Extrinsic Randomness with Gillespie's Algorithm for Epidemic Models</w:t>
               </w:r>
@@ -1568,178 +1568,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric mixture models based on copulas</w:t>
+                <w:t xml:space="preserve">Un compromis optimal entre explorations et repetitions en analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Averyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249019v1</w:t>
+                <w:t xml:space="preserve">hal-04249002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un compromis optimal entre explorations et repetitions en analyse de sensibilité</w:t>
+                <w:t xml:space="preserve">Semiparametric mixture models based on copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Averyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CMStatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249002v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal balance between explorations and repetitions in sensitivity analysis</w:t>
               </w:r>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mermoz Kouye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Averyanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mermoz Kouye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Averyanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>