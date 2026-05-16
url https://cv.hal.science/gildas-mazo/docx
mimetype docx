--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -169,217 +169,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula-based models for multi-omic network inference</w:t>
+                <w:t xml:space="preserve">Copula-based models for multi-omics network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tomilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">Journée des Statistiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683480v1</w:t>
+                <w:t xml:space="preserve">hal-04598167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula-based models for multi-omics network inference</w:t>
+                <w:t xml:space="preserve">Copula-based models for multi-omic network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tomilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Statistiques 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Compstat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598167v1</w:t>
+                <w:t xml:space="preserve">hal-04683480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Stochastic Models: Challenges</w:t>
               </w:r>
@@ -700,217 +700,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Count data with copulas</w:t>
+                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Karlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Dependence Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Agistri, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248995v1</w:t>
+                <w:t xml:space="preserve">hal-04249010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized pairwise likelihood method for complex statistical inferences</w:t>
+                <w:t xml:space="preserve">Count data with copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Karlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dependence Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Agistri, Greece</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249010v1</w:t>
+                <w:t xml:space="preserve">hal-04248995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global statistical inference for global sensitivity analysis</w:t>
               </w:r>
@@ -1099,103 +1099,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mermoz Kouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Stochastic Simulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Mascotnum, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of GdR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313007v1</w:t>
+                <w:t xml:space="preserve">hal-04308104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for models described by continuous time Markov chains with application to epidemic models</w:t>
               </w:r>
@@ -1207,103 +1207,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Mermoz Kouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of GdR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Workshop on Stochastic Simulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mascotnum, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308104v1</w:t>
+                <w:t xml:space="preserve">hal-04313007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale de modèles stochastiques à sorties fonctionnelles</w:t>
               </w:r>
@@ -1568,178 +1568,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un compromis optimal entre explorations et repetitions en analyse de sensibilité</w:t>
+                <w:t xml:space="preserve">Semiparametric mixture models based on copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Averyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CMStatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249002v1</w:t>
+                <w:t xml:space="preserve">hal-04249019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric mixture models based on copulas</w:t>
+                <w:t xml:space="preserve">Un compromis optimal entre explorations et repetitions en analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Mazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Averyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249019v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal balance between explorations and repetitions in sensitivity analysis</w:t>
               </w:r>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mermoz Kouye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Averyanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tomilina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mermoz Kouye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karlis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Averyanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>