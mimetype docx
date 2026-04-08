--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2397,51 +2397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4C73EC7"/>
+    <w:nsid w:val="D53B40F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>