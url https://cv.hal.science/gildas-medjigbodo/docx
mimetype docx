--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -191,51 +191,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannin with sodium carbonate: A single additive for poured earth concrete with tropical soils</w:t>
+                <w:t xml:space="preserve">Preliminary evidence that thermally inactivated mycelium improves water resistance of biostabilized earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
@@ -266,106 +266,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.103981. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.101113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.103981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063339v1</w:t>
+                <w:t xml:space="preserve">hal-05250038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evidence that thermally inactivated mycelium improves water resistance of biostabilized earth materials</w:t>
+                <w:t xml:space="preserve">Tannin with sodium carbonate: A single additive for poured earth concrete with tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
@@ -396,82 +396,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.101113. </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.103981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.103981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250038v1</w:t>
+                <w:t xml:space="preserve">hal-05063339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of poured earth construction materials from the elementary characteristics of tropical soils</w:t>
               </w:r>
@@ -719,291 +719,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Geotechnical Properties of Residual Tropical Soils Used for Road Infrastructure: French Guiana Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of metal oxides and particle size on earthen mortar built with tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13137943⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.2.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332376v1</w:t>
+                <w:t xml:space="preserve">hal-04333259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of metal oxides and particle size on earthen mortar built with tropical soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lily Walter</w:t>
+                <w:t xml:space="preserve">Characterisation of Geotechnical Properties of Residual Tropical Soils Used for Road Infrastructure: French Guiana Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (2), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.7943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.2.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13137943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333259v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift Capacity Prediction of Continuous Helix Piles in Cohesionless Soils Using Cone Penetrometer Tests</w:t>
               </w:r>
@@ -1113,304 +1113,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331765v1</w:t>
+                <w:t xml:space="preserve">hal-04333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+                <w:t xml:space="preserve">Kevin Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.72-86. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333291v1</w:t>
+                <w:t xml:space="preserve">hal-04331765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the air–steam mixture leakage rate through damaged and partially saturated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the air–steam mixture on the permeability of damaged concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahcène Nait-Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D53B40F3"/>
+    <w:nsid w:val="9EBB1792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gildas-medjigbodo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7408-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.103981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Guiraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137943" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Salhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01804-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gildas-medjigbodo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7408-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Walter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahc&#232;ne Nait-Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.103981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.34" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137943" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Salhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-021-01804-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0542-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04795067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>