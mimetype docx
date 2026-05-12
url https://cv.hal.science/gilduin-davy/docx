--- v1 (2026-03-28)
+++ v2 (2026-05-12)
@@ -70,956 +70,1046 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">gilduin-davy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">067290051</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité, pluralité et unité : le cheminement de l'identité normande au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (76)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil du prince : les origines historiques du Parlement de Normandie dans l’historiographie juridique du droit (XVIIe – XIXe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1515-2015, autour du cinq-centième anniversaire du Parlement de Normandie (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La geste du jarl Guinelon et de quelques autres… Aperçu sur la trahison dans la Scandinavie médiévale à la lumière de la Karlamagnús saga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (74), pp.41-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gardiens du savoir d'Yggdrasill. Culture du droit et pratique du pouvoir dans l'Islande des Xe et XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (94), pp.569-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du pactus legis Normannorum : l’intégration des Normands de la Seine et le mythe des premières lois normandes (fin IXe – début Xe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Normandie, terre de traditions juridiques. Les grandes tendances de l'historiographie française du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Normandie, terre de traditions juridiques (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522619v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Normandie, terre de traditions juridiques. Les grandes tendances de l'historiographie française du droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autour du pactus legis Normannorum : l’intégration des Normands de la Seine et le mythe des premières lois normandes (fin IXe – début Xe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Normandie, terre de traditions juridiques (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522618v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lögsaga épique ou la mémoire du droit ancien. Remarques sur un genre littéraire dans l'Islande médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un juriste à la croisée des chemins. Antijésuitisme et défense de la tradition monarchique chez David Hoüard (1762)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (54), pp.161-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lögsaga épique ou la mémoire du droit ancien. Remarques sur un genre ittéraire dans l’Islande médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un combat d'arrière-garde : la défense de la monarchie aristocratique chez Guillaume de La Foy (1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilduin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers poitevins d'Histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.103-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger seul ou les avatars de l'alternativité dans l'Islande médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alternativité : entre mythe et réalité ? Regards interdisciplinaires sur les Modes alternatifs de règlement de conflits (Droit, histoire, anthropologie),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé (re)composé des juristes normands. La naissance de la Normandie dans l'historiographie juridique du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les historiographies des mondes normands, XVIIe-XXIe siècle : construction, influence, évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ariano Irpino, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le père, le fils et le saint. Les trois piliers de la Respublica Normannorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fait religieux et la construction de L’État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Orléans, France. pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1029,1305 +1119,1393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1515-2015. Autour du cinq-centième anniversaire du Parlement de Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davy, Gilduin and Lemonnier-Lesage, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1515-2015 : 500e anniversaire du Parlement de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rouen, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoüard (1725-1802), un juriste et son temps. Rencontre autour de l’histoire du droit normand au Siècle des Lumières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davy, Gilduin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">David Hoüard (1725-1802), un juriste et son temps. Rencontre autour de l’histoire du droit normand au Siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit, pouvoir et société au Moyen Âge. Mélanges en l’honneur d’Yves Sassier. Liber amicorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM, pp.412, 2021, 978-2842878351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chimères de l'alternativité : actes du colloque international, Nanterre, 21 mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazick Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Amrani-Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilduin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit autrement. Mélanges en l'honneur du professeur Jean-Pierre Poly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lauranson-Rosaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davy, Gilduin; Lauranson-Rosaz, Christian. Mare &amp; Martin, 2, 2017, 978-2-84934-287-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Normandie, terre de traditions juridiques. Les grandes tendances de l’historiographie française du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davy, Gilduin and Mausen, Yves. PURH, 2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire, peuple et droit. Mélanges en l'honneur du Professeur Jacques Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davy, Gilduin; Lemonnier-Lesage, Virginie; Eckert, Raphaël. Presses Universitaires de Rouen et du Havre, 2014, 979-10-240-0341-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume le Conquérant : le bâtard de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2014, 978-2-7011-9209-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire, peuple et droit. Mélanges offerts au Professeur Jacques Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilduin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lemonnier-Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre, 2014, 979-10-240-0341-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la Common law vues de la Normandie : sources, débats, enjeux au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture judiciaire anglaise au moyen Âge, IIe partie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saga de Vigfúss ou les aléas de la foi dans l’Islande des Sturlungar (fin XIIe – milieu XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. FALKOWSKI; Y. SASSIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance, bonne foi, fidélité. La notion de fides dans la vie des sociétés médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.P. 257 - 273, 2018, Rencontres, n° 364, 978-2-406-07900-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex horribilis, Deus terribilis. Justice de Dieu, justice du roi dans l'Historia novorum d'Eadmer de Canterbury. 1ère partie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mausen, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture judiciaire anglaise au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.35-52, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite esquisse d'hagiographie juridique : les lois de saint Olaf et la naissance de L’État de droit dans la Norvège médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Véronique Gazeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mésaventures de la justice dans l'Islande médiévale : le témoignage de la Saga de Njál le Brûlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauranson-Rosaz, Christian and Davy, Gilduin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.101-118, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sans s'égarer dans le labyrinthe des lois&amp;quot;. L'art de mettre en lumière le patrimoine juridique normand au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélie DIONISI-PEYRUSSE; Benoît JEAN-ANTOINE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-243, 2015, JuriS-Seine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques a dit : « Nus sumes hums cum ils sunt ! ». Variations autour d’une révolte paysanne dans la Normandie de l’an Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilduin Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilduin Davy; Raphaël Eckert; Virginie Lemonnier-Lesage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, peuple et droit. Mélanges offerts au professeur Jacques Bouveresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.55-70, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,144 +2515,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit, pouvoir et société au Moyen Âge. Mélanges en l’honneur d’Yves Sassier. Liber amicorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilduin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Chevreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2542,51 +2720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A3EA26A"/>
+    <w:nsid w:val="8020CF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2773,51 +2951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilduin-davy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522609v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Descamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lauranson-Rosaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02554361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeannin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04565948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilduin-davy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067290051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522606v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522615v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lemonnier-Lesage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Descamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lauranson-Rosaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mausen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02554361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04565948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01522624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>