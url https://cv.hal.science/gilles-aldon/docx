--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -824,200 +824,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des maths pendant le confinement en Allemagne, France, Israël et Italie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teachers’ Involvement in Designing MERLO Items: Boundary Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Prodromou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40751-020-00081-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970211v1</w:t>
+                <w:t xml:space="preserve">hal-02954116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ Involvement in Designing MERLO Items: Boundary Crossing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement des maths pendant le confinement en Allemagne, France, Israël et Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40751-020-00081-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954116v1</w:t>
+                <w:t xml:space="preserve">hal-02970211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can digital technology change the way mathematics skills are assessed?</w:t>
               </w:r>
@@ -1451,200 +1451,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classe tablette au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How teachers evolve their formative assessment practice when digital tools are involved in the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40751-016-0012-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413468v1</w:t>
+                <w:t xml:space="preserve">hal-01413472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teachers evolve their formative assessment practice when digital tools are involved in the classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une classe tablette au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40751-016-0012-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01413472v1</w:t>
+                <w:t xml:space="preserve">hal-01413468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC, formations à distance, formations hybrides</w:t>
               </w:r>
@@ -2886,217 +2886,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer pour s'orienter : étude auprès d'élèves du secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D. Canzittu, J. Masdonati, C. Loisy, &amp; M. Bangali (coord.). Penser et élaborer une vision intégrée de l’orientation tout au long de la vie : des préoccupations éducatives et formatives aux enjeux sociétaux et de développement humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres internationales du Réseau de recherche en Éducation et Formation, Jul 2021, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">SFERE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063681v1</w:t>
+                <w:t xml:space="preserve">hal-03264621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+                <w:t xml:space="preserve">Jouer pour s'orienter : étude auprès d'élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">D. Canzittu, J. Masdonati, C. Loisy, &amp; M. Bangali (coord.). Penser et élaborer une vision intégrée de l’orientation tout au long de la vie : des préoccupations éducatives et formatives aux enjeux sociétaux et de développement humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres internationales du Réseau de recherche en Éducation et Formation, Jul 2021, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264621v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l'éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,233 +3719,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taranto Eugenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
+              <w:t xml:space="preserve">ICTMT 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541069v1</w:t>
+                <w:t xml:space="preserve">hal-01773363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Kohanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773359v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3987,290 +4030,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMT 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773363v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
+                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iveta Kohanová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ornella Robutti</w:t>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942152v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions développées dans un travail collaboratif entre chercheurs et enseignants dans un contexte d'évaluation formative</w:t>
               </w:r>
@@ -4837,372 +4837,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
+              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086773v1</w:t>
+                <w:t xml:space="preserve">hal-00979916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Narrative Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979916v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
+              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987872v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a teaching sequence concerning a microscopic representation of state of matter: a case study with students with recognised learning difficulties</w:t>
               </w:r>
@@ -5296,64 +5296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Barzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Technology in Mathematics Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.307-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5566,96 +5566,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception collaborative de ressources : l'expérience e-CoLab.</w:t>
+                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social. Enjeux et défis pour le 21eme siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.784-798</w:t>
+              <w:t xml:space="preserve">CIEAEM63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844299v1</w:t>
+                <w:t xml:space="preserve">hal-00840811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d'un travail collaboratif codisciplinaire pour la mise en œuvre de DI au lycée.</w:t>
               </w:r>
@@ -5730,96 +5730,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
+                <w:t xml:space="preserve">Conception collaborative de ressources : l'expérience e-CoLab.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM63</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social. Enjeux et défis pour le 21eme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.784-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840811v1</w:t>
+                <w:t xml:space="preserve">hal-00844299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculators as digital ressources</w:t>
               </w:r>
@@ -6199,51 +6199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology in Mathematics Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRP, pp.149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7358,51 +7358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Didactical Transposition.2: The Evolution of a Framework to Analyse Teachers’ Collaborative Work with Researchers in Technological Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Cusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,90 +7876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOCs for mathematics teacher education to foster professional development: design principles and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldon Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taranto Eugenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8854,51 +8854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>