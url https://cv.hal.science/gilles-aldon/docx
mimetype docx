--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -499,525 +499,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanto è importante risolvere e far risolvere problemi?</w:t>
+                <w:t xml:space="preserve">Teaching Mathematics in a Context of Lockdown: A Study Focused on Teachers’ Praxeologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Cusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Swidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didattica della matematica. Dalla ricerca alle pratiche d’aula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33683/ddm.21.10.1⟩</w:t>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/educsci11020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448239v1</w:t>
+                <w:t xml:space="preserve">hal-03118417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Mathematics in a Context of Lockdown: A Study Focused on Teachers’ Praxeologies</w:t>
+                <w:t xml:space="preserve">Quanto è importante risolvere e far risolvere problemi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Osama Swidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">Didattica della matematica. Dalla ricerca alle pratiche d’aula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.9-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/educsci11020038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33683/ddm.21.10.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118417v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
+                <w:t xml:space="preserve">L'enseignement des maths pendant le confinement en Allemagne, France, Israël et Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367170v1</w:t>
+                <w:t xml:space="preserve">hal-02970211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ Involvement in Designing MERLO Items: Boundary Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Prodromou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40751-020-00081-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des maths pendant le confinement en Allemagne, France, Israël et Italie</w:t>
+                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1081289ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970211v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can digital technology change the way mathematics skills are assessed?</w:t>
               </w:r>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets frontières et brokering dans les négociations en recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,204 +1274,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre élaboration et usage, comment poser la question de la cohérence des ressources ?</w:t>
+                <w:t xml:space="preserve">Un dispositif de recherche de problèmes de mathématiques au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Front</w:t>
+                <w:t xml:space="preserve">Garreau Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773354v1</w:t>
+                <w:t xml:space="preserve">hal-01584161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de recherche de problèmes de mathématiques au cycle 3</w:t>
+                <w:t xml:space="preserve">Entre élaboration et usage, comment poser la question de la cohérence des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garreau Olivier</w:t>
+                <w:t xml:space="preserve">Mathias Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.26-40</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584161v1</w:t>
+                <w:t xml:space="preserve">hal-01773354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teachers evolve their formative assessment practice when digital tools are involved in the classroom</w:t>
               </w:r>
@@ -1775,355 +1775,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-représentations</w:t>
+                <w:t xml:space="preserve">Complexité d'un algorithme : une question cruciale et abordable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Meny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32, http://revue.sesamath.net/spip.php?article461</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.27-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988599v1</w:t>
+                <w:t xml:space="preserve">hal-00988600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-représentations</w:t>
+                <w:t xml:space="preserve">Complexité d'un algorithme, une question cruciale et abordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Meny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32, http://revue.sesamath.net/spip.php?article461</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.27-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840802v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité d'un algorithme : une question cruciale et abordable.</w:t>
+                <w:t xml:space="preserve">Multi-représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Meny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.27-50</w:t>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, http://revue.sesamath.net/spip.php?article461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988600v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité d'un algorithme, une question cruciale et abordable</w:t>
+                <w:t xml:space="preserve">Multi-représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Meny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.27-50</w:t>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, http://revue.sesamath.net/spip.php?article461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840791v1</w:t>
+                <w:t xml:space="preserve">hal-00988599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif des équipes éducatives pour une évaluation par compétences : pour quoi ? Comment le faire vivre ?</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enseignement scientifique co-disciplinaire pour traiter la question de la modélisation du cycle du carbone au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,256 +2310,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre investigation et recherche de problèmes en mathématiques.</w:t>
+                <w:t xml:space="preserve">Handheld calculators between instrument and document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM International Reviews on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.733-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-010-0275-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988986v1</w:t>
+                <w:t xml:space="preserve">hal-00840819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld calculators between instrument and document</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un enseignement scientifique co-disciplinaire pour traiter la question de la modélisation du cycle du carbone au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM International Reviews on Mathematical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, http://revue.sesamath.net/spip.php?article259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-010-0275-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840819v1</w:t>
+                <w:t xml:space="preserve">hal-00988980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement scientifique co-disciplinaire pour traiter la question de la modélisation du cycle du carbone au lycée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre investigation et recherche de problèmes en mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathémaTICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, http://revue.sesamath.net/spip.php?article259</w:t>
+              <w:t xml:space="preserve">, 2010, 18, http://revue.sesamath.net/spip.php?article257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988980v1</w:t>
+                <w:t xml:space="preserve">hal-00988986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel environnement technologique, nouvelles ressources, nouveaux modes de travail : le projet e-CoLab (expérimentation Collaborative de Laboratoires mathématiques)</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l'éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets d’un enseignement fondé sur la recherche de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3518,64 +3518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Colloque de l’ADMEE( Association pour le développement des méthodologies d'évaluation en éducation) – Europe L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3594,765 +3594,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940873v1</w:t>
+                <w:t xml:space="preserve">hal-01773359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMT 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773363v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taranto Eugenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICTMT 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942152v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Kohanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773358v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773359v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques réflexions développées dans un travail collaboratif entre chercheurs et enseignants dans un contexte d'évaluation formative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
+              <w:t xml:space="preserve">Actes du séminaire national ARDM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, 2017, Paris, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541069v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions développées dans un travail collaboratif entre chercheurs et enseignants dans un contexte d'évaluation formative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire national ARDM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, 2017, Paris, France. pp.61-76</w:t>
+              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150788v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of technology in promotting formative assessment practices in sciences classes</w:t>
               </w:r>
@@ -4414,217 +4414,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which support technology can give to mathematics formative assessment?</w:t>
+                <w:t xml:space="preserve">The parable of the broken pencil or syntactic incidents and their consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Sabena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM 67</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Aosta, Italy. pp.629-641</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2305-2310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413442v1</w:t>
+                <w:t xml:space="preserve">hal-01289241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parable of the broken pencil or syntactic incidents and their consequences</w:t>
+                <w:t xml:space="preserve">Which support technology can give to mathematics formative assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisa Cusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sabena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2305-2310</w:t>
+              <w:t xml:space="preserve">CIEAEM 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Aosta, Italy. pp.629-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289241v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can technology support effectively formative assessment practices? A preliminary study.</w:t>
               </w:r>
@@ -5182,575 +5182,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a teaching sequence concerning a microscopic representation of state of matter: a case study with students with recognised learning difficulties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing resources for teacher education with technologies: EdUmatics Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baerbel Barzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 10th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nicosia, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Technology in Mathematics Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.307-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990247v1</w:t>
+                <w:t xml:space="preserve">hal-00989011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing resources for teacher education with technologies: EdUmatics Project.</w:t>
+                <w:t xml:space="preserve">THE META-DIDACTICAL TRANSPOSITION: A MODEL FOR ANALYSING TEACHERS EDUCATION PROGRAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Cusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Garuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Martignone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology in Mathematics Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.307-314</w:t>
+              <w:t xml:space="preserve">Mathematics learning across the life span</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kiel, Germany. pp.97-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989011v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE META-DIDACTICAL TRANSPOSITION: A MODEL FOR ANALYSING TEACHERS EDUCATION PROGRAMS</w:t>
+                <w:t xml:space="preserve">Hop-o' my Thumb and maths education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics learning across the life span</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kiel, Germany. pp.97-124</w:t>
+              <w:t xml:space="preserve">11th International Conference on Technology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849042v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hop-o' my Thumb and maths education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a teaching sequence concerning a microscopic representation of state of matter: a case study with students with recognised learning difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bari, Italy. pp.5-13</w:t>
+              <w:t xml:space="preserve">ESERA 10th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nicosia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844292v1</w:t>
+                <w:t xml:space="preserve">hal-00990247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
+                <w:t xml:space="preserve">Les conditions d'un travail collaboratif codisciplinaire pour la mise en œuvre de DI au lycée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM63</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
+              <w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.32-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840811v1</w:t>
+                <w:t xml:space="preserve">hal-00844295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions d'un travail collaboratif codisciplinaire pour la mise en œuvre de DI au lycée.</w:t>
+                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.32-45</w:t>
+              <w:t xml:space="preserve">CIEAEM63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844295v1</w:t>
+                <w:t xml:space="preserve">hal-00840811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception collaborative de ressources : l'expérience e-CoLab.</w:t>
               </w:r>
@@ -6199,51 +6199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology in Mathematics Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,246 +6663,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques dynamiques en classes de première</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre, enseigner, se former en mathématiques : quels effets des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Hachette Education, pp.160, 2010, 2-01-171242-4</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRP, pp.149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988974v1</w:t>
+                <w:t xml:space="preserve">hal-00559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre, enseigner, se former en mathématiques : quels effets des ressources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathématiques dynamiques en classes de première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baroux-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnafet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette Education, pp.160, 2010, 2-01-171242-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Douaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00559585v1</w:t>
+                <w:t xml:space="preserve">hal-00988974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter des problèmes innovants en mathématiques à l'école</w:t>
               </w:r>
@@ -6927,51 +6927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Cahuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7150,51 +7150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Matheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7238,51 +7238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la théorie des graphes, butinage graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Meny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7345,64 +7345,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Didactical Transposition.2: The Evolution of a Framework to Analyse Teachers’ Collaborative Work with Researchers in Technological Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Cusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,90 +7876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOCs for mathematics teacher education to foster professional development: design principles and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldon Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taranto Eugenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -8001,90 +8001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formative assessment and technology: reflections developed through the collaboration between teachers and researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analisa Cusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Sabena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and technology, a CIEAEM sourcebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,51 +8630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>