--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1451,200 +1451,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teachers evolve their formative assessment practice when digital tools are involved in the classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une classe tablette au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413472v1</w:t>
+                <w:t xml:space="preserve">hal-01413468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classe tablette au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How teachers evolve their formative assessment practice when digital tools are involved in the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Experience in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40751-016-0012-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413468v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC, formations à distance, formations hybrides</w:t>
               </w:r>
@@ -2886,217 +2886,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+                <w:t xml:space="preserve">Jouer pour s'orienter : étude auprès d'élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">D. Canzittu, J. Masdonati, C. Loisy, &amp; M. Bangali (coord.). Penser et élaborer une vision intégrée de l’orientation tout au long de la vie : des préoccupations éducatives et formatives aux enjeux sociétaux et de développement humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres internationales du Réseau de recherche en Éducation et Formation, Jul 2021, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264621v1</w:t>
+                <w:t xml:space="preserve">hal-04063681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer pour s'orienter : étude auprès d'élèves du secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D. Canzittu, J. Masdonati, C. Loisy, &amp; M. Bangali (coord.). Penser et élaborer une vision intégrée de l’orientation tout au long de la vie : des préoccupations éducatives et formatives aux enjeux sociétaux et de développement humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres internationales du Réseau de recherche en Éducation et Formation, Jul 2021, Namur (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">SFERE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063681v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l'éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,558 +3594,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773359v1</w:t>
+                <w:t xml:space="preserve">hal-01541069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t>
+                <w:t xml:space="preserve">La genèse de praxéologies partagées entre enseignants et chercheurs dans un cadre d’évaluation formative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773358v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMT 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773363v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC for mathematics teacher training: design principles and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taranto Eugenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICTMT 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942152v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Panero</w:t>
+                <w:t xml:space="preserve">Introduction to the papers of TWG15: Teaching mathematics with resources and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Trgalová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+                <w:t xml:space="preserve">Iveta Kohanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of european research in mathematics education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541069v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions développées dans un travail collaboratif entre chercheurs et enseignants dans un contexte d'évaluation formative</w:t>
               </w:r>
@@ -4837,372 +4837,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
+                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979916v1</w:t>
+                <w:t xml:space="preserve">hal-01086773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
+              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987872v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
+              <w:t xml:space="preserve">Narrative Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086773v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing resources for teacher education with technologies: EdUmatics Project.</w:t>
               </w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Barzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Clark-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5566,260 +5566,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions d'un travail collaboratif codisciplinaire pour la mise en œuvre de DI au lycée.</w:t>
+                <w:t xml:space="preserve">Conception collaborative de ressources : l'expérience e-CoLab.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.32-45</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social. Enjeux et défis pour le 21eme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.784-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844295v1</w:t>
+                <w:t xml:space="preserve">hal-00844299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
+                <w:t xml:space="preserve">Les conditions d'un travail collaboratif codisciplinaire pour la mise en œuvre de DI au lycée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEAEM63</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
+              <w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France. pp.32-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840811v1</w:t>
+                <w:t xml:space="preserve">hal-00844295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception collaborative de ressources : l'expérience e-CoLab.</w:t>
+                <w:t xml:space="preserve">Usages des Technologies Dans et Hors la Classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social. Enjeux et défis pour le 21eme siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.784-798</w:t>
+              <w:t xml:space="preserve">CIEAEM63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Espagne. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844299v1</w:t>
+                <w:t xml:space="preserve">hal-00840811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculators as digital ressources</w:t>
               </w:r>
@@ -6199,51 +6199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology in Mathematics Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6708,51 +6708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRP, pp.149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7876,90 +7876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOCs for mathematics teacher education to foster professional development: design principles and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldon Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Robutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taranto Eugenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Mathematics Teaching: Selected papers of the 13th ICTMT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8854,51 +8854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lyon1.fr/irem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eductice.ens-lyon.fr/EducTice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dreamaths.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05014097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Margerand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viry-Leroi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bairral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23917/jramathedu.v9i4.4128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di Francia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cusi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schacht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Swidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11020038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33683/ddm.21.10.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Robutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Prodromou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-020-00081-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01172-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Front" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40751-016-0012-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Meny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0275-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Di-Francia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldon Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taranto Eugenia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Clark-Wilson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Kohanov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majella Dempsey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analisa Cusi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Barzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arzarello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Garuti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martignone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Romero Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Serrad&#243; Bay&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Appelbaum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29900-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bazzini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gellert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roblin M&#233;lanie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cahuet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Krieger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Xavier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Taranto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51380-5_19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/8392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413496v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10246" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>