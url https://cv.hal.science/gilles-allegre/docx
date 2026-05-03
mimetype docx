--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -403,232 +403,232 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
+              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807200v1</w:t>
+                <w:t xml:space="preserve">hal-01422451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
+              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422451v1</w:t>
+                <w:t xml:space="preserve">hal-00807200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCES: A new configuration for electrical substitution bolometers</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.33-46</w:t>
@@ -1573,265 +1573,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+                <w:t xml:space="preserve">Autour des Equations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Salley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979998v1</w:t>
+                <w:t xml:space="preserve">hal-00988119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des Equations de Maxwell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.015205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988119v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled electrical substitution for resistive bolometer enhancement</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.P1-4, </w:t>
@@ -3147,498 +3147,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de mesure d'induction magnétique à l'aide d'un magnétomètre dédié et d'un banc expérimental compact dans une bande [10Hz - 1MHz]</w:t>
+                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2011 (Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983447v1</w:t>
+                <w:t xml:space="preserve">hal-00994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
+                <w:t xml:space="preserve">Comparaison des méthodes de mesure d'induction magnétique à l'aide d'un magnétomètre dédié et d'un banc expérimental compact dans une bande [10Hz - 1MHz]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">CETSIS 2011 (Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994384v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux mode dual search coil for small size industrial magnetometer</w:t>
+                <w:t xml:space="preserve">Des lois de l'induction aux théorèmes de Thévenin et de Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Magnetic Sensor and Actuator Conference, EMSA'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CETSIS 2010 (Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2011023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982983v1</w:t>
+                <w:t xml:space="preserve">hal-00983301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lois de l'induction aux théorèmes de Thévenin et de Norton</w:t>
+                <w:t xml:space="preserve">Flux mode dual search coil for small size industrial magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2010 (Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Magnetic Sensor and Actuator Conference, EMSA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bodrum, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2011023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983301v1</w:t>
+                <w:t xml:space="preserve">hal-00982983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCES: a new configuration for electrical substitution for bolometers</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3057388"/>
+    <w:nsid w:val="CDCF5972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-allegre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Swinton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-allegre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Swinton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>