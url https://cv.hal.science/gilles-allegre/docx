--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -3822,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDCF5972"/>
+    <w:nsid w:val="7DF0DC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>